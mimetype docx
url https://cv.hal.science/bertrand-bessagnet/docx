--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,1943 +330,1943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A year-long observational analysis of atmospheric trace gases and particulate matter in Kathmandu</w:t>
+                <w:t xml:space="preserve">Enhancing Air Quality Simulations With Neural Downscaling Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikra Prasad Bajgai</w:t>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Adhikari</w:t>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshini Saikia</w:t>
+                <w:t xml:space="preserve">Enrico Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Anthony Rey‐pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Pokhrel</w:t>
+                <w:t xml:space="preserve">Alexander de Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 366, pp.121704. </w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (4), pp.e70003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asl.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430505v1</w:t>
+                <w:t xml:space="preserve">hal-05571947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution air quality simulation in the Himalayan valleys, a case study in Bhutan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A year-long observational analysis of atmospheric trace gases and particulate matter in Kathmandu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dikra Prasad Bajgai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshini Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arshini Saikia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-18675-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 366, pp.121704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429667v1</w:t>
+                <w:t xml:space="preserve">hal-05430505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution assessment of air quality and health in Europe under different climate mitigation scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Zauli-Sajani</w:t>
+                <w:t xml:space="preserve">High resolution air quality simulation in the Himalayan valleys, a case study in Bhutan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio A Belis</w:t>
+                <w:t xml:space="preserve">Narayan Thapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dikra Prasad Bajgai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Khomenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thunis</w:t>
+                <w:t xml:space="preserve">Ravi Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshini Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60449-2⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (24), pp.18675-18696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-18675-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366120v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of costs and benefits of alternative emission reduction scenarios applying Most Effective Technologies: A modelling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High resolution assessment of air quality and health in Europe under different climate mitigation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Zauli-Sajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio A Belis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thunis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101399⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60449-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366107v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of vertical grid resolution and turbulent diffusion uncertainty on chemical transport modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of costs and benefits of alternative emission reduction scenarios applying Most Effective Technologies: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Jiang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107759⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552211v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of air quality model settings for the evaluation of emission reduction strategies to curb air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissavet Bossioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissavet Bossioli</w:t>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+                <w:t xml:space="preserve">Marta García Vivanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 255, pp.119112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative optimization scheme to accommodate inequality constraints in air quality geostatistical estimation of multivariate PM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of vertical grid resolution and turbulent diffusion uncertainty on chemical transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17413⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312, pp.107759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140956v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast method to downscale chemistry transport model output fields from the regional to the urban/district scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander de Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Létinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164, pp.105692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic NOx Emission Estimations over East China for 2015 and 2019 Using OMI Satellite Observations and the New Inverse Modeling System CIF-CHIMERE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterative optimization scheme to accommodate inequality constraints in air quality geostatistical estimation of multivariate PM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14010154⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e17413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935982v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Emission Scenarios over Europe with the WRF-CHIMERE-v2020 Models: Impact of Duration and Intensity of Reductions on Surface Concentrations during the Winter of 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Anthropogenic NOx Emission Estimations over East China for 2015 and 2019 Using OMI Satellite Observations and the New Inverse Modeling System CIF-CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Savas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Menut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14020224⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249947v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of Carbonaceous Particulate Matter and Ultrafine Particles from Vehicles—A Scientific Review in a Cross-Cutting Context of Air Pollution and Climate Change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic Emission Scenarios over Europe with the WRF-CHIMERE-v2020 Models: Impact of Duration and Intensity of Reductions on Surface Concentrations during the Winter of 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Allemand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12073623⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14020224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831760v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning techniques applied to super-resolution chemistry transport modeling for operational uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emissions of Carbonaceous Particulate Matter and Ultrafine Particles from Vehicles—A Scientific Review in a Cross-Cutting Context of Air Pollution and Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Pisoni</w:t>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7620/ac17f7⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12073623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750400v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term atmospheric exposure to PCB153 and breast cancer risk in a case-control study nested in the French E3N cohort from 1990 to 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning techniques applied to super-resolution chemistry transport modeling for operational uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deygas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">E Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.110743⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ac17f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154968v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ecosystem-atmosphere exchanges of semi-volatile organic compounds in organic aerosol formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Long-term atmospheric exposure to PCB153 and breast cancer risk in a case-control study nested in the French E3N cohort from 1990 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118541⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.110743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.110743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03356928v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHIMERE v2020r1 online chemistry-transport model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of ecosystem-atmosphere exchanges of semi-volatile organic compounds in organic aerosol formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (11), pp.6781-6811. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.118541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-6781-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03461902v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03356928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent ozone trends in the Chinese free troposphere: role of the local emission reductions and meteorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,9299 +2350,9299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Lockdown in Spring 2020 in France Provided Unexpected Opportunity to Assess Health Impacts of Falls in Air Pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CHIMERE v2020r1 online chemistry-transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elsa Real</w:t>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsc.2021.643821⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.6781-6811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-6781-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03539444v1</w:t>
+                <w:t xml:space="preserve">ineris-03461902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lightning NOx Emissions on Atmospheric Composition and Meteorology in Africa and Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Covid-19 Lockdown in Spring 2020 in France Provided Unexpected Opportunity to Assess Health Impacts of Falls in Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine de Crouy-Chanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11101128⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.art. 643821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsc.2021.643821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011625v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03539444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Physics Parameterizations on High-Resolution Air Quality Simulations over the Paris Region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of Lightning NOx Emissions on Atmospheric Composition and Meteorology in Africa and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.art. 618. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11101128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11060618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318323v1</w:t>
+                <w:t xml:space="preserve">hal-03011625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the mineralogical composition and solubility of mineral dust in the Mediterranean area with CHIMERE 2017r4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of Physics Parameterizations on High-Resolution Air Quality Simulations over the Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.2051-2071. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.art. 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-2051-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11060618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559477v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling the mineralogical composition and solubility of mineral dust in the Mediterranean area with CHIMERE 2017r4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Lapere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Emilie Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.2051-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-2051-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318322v1</w:t>
+                <w:t xml:space="preserve">hal-02559477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lockdown measures to combat Covid-19 on air quality over western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 741, pp.140426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol over Europe in summer conditions with the VBS-GECKO parameterization : sensitivity to secondary organic compound properties and IVOC (intermediate-volatility organic compound) emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lannuque</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4905-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318317v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of European nitrogen and sulfur wet deposition and their trends estimated by six chemistry transport models for the period 1990-2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling organic aerosol over Europe in summer conditions with the VBS-GECKO parameterization : sensitivity to secondary organic compound properties and IVOC (intermediate-volatility organic compound) emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lannuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Theobald</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.379-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-379-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4905-4931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4905-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319048v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term health impact assessment of total PM2.5 in Europe during the 1990–2015 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of European nitrogen and sulfur wet deposition and their trends estimated by six chemistry transport models for the period 1990-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Ciarelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camilla Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100032⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.379-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-379-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032126v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Expect from Data Assimilation for Air Quality Forecast ? Part II : Analysis with a Semi-Real Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">Long-term health impact assessment of total PM2.5 in Europe during the 1990–2015 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0117.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319065v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution de l’air en Chine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What Can We Expect from Data Assimilation for Air Quality Forecast ? Part II : Analysis with a Semi-Real Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (7), pp.1433-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0117.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318119v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we expect from data assimilation for air quality forecast? 1: Quantification with academic test cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La pollution de l’air en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.46-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353653v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical physics approach to perform fast highly-resolved air quality simulations. A new step towards the meta-modelling of chemistry transport models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What can we expect from data assimilation for air quality forecast? 1: Quantification with academic test cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.100-109. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0002.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319055v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURODELTA III exercise : An evaluation of air quality models’ capacity to reproduce the carbonaceous aerosol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical physics approach to perform fast highly-resolved air quality simulations. A new step towards the meta-modelling of chemistry transport models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Mircea</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319062v1</w:t>
+                <w:t xml:space="preserve">ineris-03319055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating secondary organic aerosol from anthropogenic and biogenic precursors: comparison to outdoor chamber experiments, effect of oligomerization on SOA formation and reactive uptake of aldehydes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EURODELTA III exercise : An evaluation of air quality models’ capacity to reproduce the carbonaceous aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mircea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo d'Isidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-15743-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.art. 100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319039v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial inter-comparison of Top-down emission inventories in European urban areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Modeled deposition of nitrogen and sulfur in Europe estimated by 14 air quality model systems: evaluation, effects of changes in emissions and implications for habitat protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Clappier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Hector Garcia-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marje Prank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.10.032⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.10199-10218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-10199-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863858v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01875955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled deposition of nitrogen and sulfur in Europe estimated by 14 air quality model systems: evaluation, effects of changes in emissions and implications for habitat protection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial inter-comparison of Top-down emission inventories in European urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marje Prank</w:t>
+                <w:t xml:space="preserve">Marco Trombetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-10199-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01875955v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inorganic and organic aerosol model (Chimere2017β v1.0) : seasonal and spatial evaluation over Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simulating secondary organic aerosol from anthropogenic and biogenic precursors: comparison to outdoor chamber experiments, effect of oligomerization on SOA formation and reactive uptake of aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.165-194. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (21), pp.15743-15766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-165-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-15743-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863249v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model comparison of meteorological drivers of surface ozone over Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an inorganic and organic aerosol model (Chimere2017β v1.0) : seasonal and spatial evaluation over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Otero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sverre Solberg</w:t>
+                <w:t xml:space="preserve">Marta Garcia-Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12269-2018⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.165-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-165-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01960309v1</w:t>
+                <w:t xml:space="preserve">ineris-01863249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An additive geostatistical model for mixing total and partial PM10 observations with CHIMERE rCTM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">A multi-model comparison of meteorological drivers of surface ozone over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning W. Rust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+                <w:t xml:space="preserve">Sverre Solberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.06.035⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.12269-12288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12269-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-01875962v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01960309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées sur la modélisation des aérosols dans le modèle CHIMERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An additive geostatistical model for mixing total and partial PM10 observations with CHIMERE rCTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.61-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-02044868v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01875962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des coûts et des bénéfices sanitaires de politiques de lutte contre la pollution de l’air : la chaîne de modèles Ineris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Schucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017-2018, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-02044867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the influence of environmental conditions on secondary organic aerosol formation and organic species properties using explicit simulations : development of the VBS-GECKO parameterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Avancées sur la modélisation des aérosols dans le modèle CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017-2018, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319032v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-02044868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the CHIMERE chemistry transport model to simulate dust outbreaks across the Northern hemisphere in march 2014</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploration of the influence of environmental conditions on secondary organic aerosol formation and organic species properties using explicit simulations : development of the VBS-GECKO parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lannuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo Dan</w:t>
+                <w:t xml:space="preserve">Richard Valorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (12), pp.art. 251. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (18), pp.13411-13428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos8120251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-13411-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863247v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">An evaluation of the CHIMERE chemistry transport model to simulate dust outbreaks across the Northern hemisphere in march 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camilla Andersson</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Manders</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Mircea</w:t>
+                <w:t xml:space="preserve">Mo Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.art. 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos8120251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01663171v1</w:t>
+                <w:t xml:space="preserve">ineris-01863247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide aux décideurs - Évaluation des coûts et des bénéfices sanitaires de politiques de lutte contre la pollution de l’air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Manders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mircea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853554v1</w:t>
+                <w:t xml:space="preserve">insu-01663171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative way to evaluate chemistry-transport model variability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide aux décideurs - Évaluation des coûts et des bénéfices sanitaires de politiques de lutte contre la pollution de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863165v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of deposition fluxes and atmospheric concentrations of inorganic nitrogen and sulphur compounds predicted by six chemistry transport models in the frame of the EURODELTAIII project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An alternative way to evaluate chemistry-transport model variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-1199-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863150v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE-2017 : from urban to hemispheric chemistry-transport modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Joint analysis of deposition fluxes and atmospheric concentrations of inorganic nitrogen and sulphur compounds predicted by six chemistry transport models in the frame of the EURODELTAIII project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khvorostyanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-2397-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.152-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863164v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE : vers la modélisation de la qualité de l’air à l’échelle du globe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CHIMERE-2017 : from urban to hemispheric chemistry-transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khvorostyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Valari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.2397-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-2397-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869655v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CHIMERE : vers la modélisation de la qualité de l’air à l’échelle du globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016-2017, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01762711v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 155, pp.68-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01868316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the EURODELTA III intercomparison exercise - evaluation of the chemistry transport models' performance on criteria pollutants and joint analysis with meteorology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Apport de l'observation satellitaire à l'analyse et à la prévision de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Cuvelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Aulinger</w:t>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-12667-2016⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863109v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01762711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’agriculture sur la qualité de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015-2016, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of some SOA formation schemes for the oxidation of anthropogenic gases against experiments in two outdoor chambers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Presentation of the EURODELTA III intercomparison exercise - evaluation of the chemistry transport models' performance on criteria pollutants and joint analysis with meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mircea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Santiago</w:t>
+                <w:t xml:space="preserve">Armin Aulinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEP.2016.078062⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.12667-12701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-12667-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854688v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and regional modeling of aerosol optical properties, speciation and size distribution over Northern Africa and western Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluation of some SOA formation schemes for the oxidation of anthropogenic gases against experiments in two outdoor chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoseon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-12961-2016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEP.2016.078062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863110v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’agriculture sur les concentrations en particules dans l’atmosphère et l’apport de la modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observations and regional modeling of aerosol optical properties, speciation and size distribution over Northern Africa and western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.12961-12982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-12961-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854326v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution air quality simulation over Europe with the chemistry transport model CHIMERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’agriculture sur les concentrations en particules dans l’atmosphère et l’apport de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guido Pirovano</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro spécial, pp.153-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-21-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862516v1</w:t>
+                <w:t xml:space="preserve">ineris-01854326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling street level PM10 concentrations across Europe : source apportionment and possible futures</w:t>
+                <w:t xml:space="preserve">High resolution air quality simulation over Europe with the chemistry transport model CHIMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kiesewetter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thunis</w:t>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-1539-2015⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-21-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862515v1</w:t>
+                <w:t xml:space="preserve">ineris-01862516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of European chemistry transport models as function of horizontal resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling street level PM10 concentrations across Europe : source apportionment and possible futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kiesewetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borken-Kleefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schaap</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Baldasano</w:t>
+                <w:t xml:space="preserve">C. Heyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp.1539-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-1539-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855072v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the aerosol solar extinction on photochemistry during the 2010 Russian wildfires episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of European chemistry transport models as function of horizontal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Baldasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868325v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards ambitious climate policies: Monetised health benefits from improved air quality could offset mitigation costs in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Colette</w:t>
+                <w:t xml:space="preserve">Influence of the aerosol solar extinction on photochemistry during the 2010 Russian wildfires episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Rao</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Holland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (19), pp.10983-10998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806203v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01868325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional air quality forecasting system over Europe : the MACC-II daily ensemble production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Arteta</w:t>
+                <w:t xml:space="preserve">Moving towards ambitious climate policies: Monetised health benefits from improved air quality could offset mitigation costs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Schöpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-2777-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.252 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862566v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épisodes de pollution particulaire en France : quels enseignements tirer des récents épisodes ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">A regional air quality forecasting system over Europe : the MACC-II daily ensemble production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.2777-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-2777-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855171v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the ozone climate penalty robust in Europe ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Épisodes de pollution particulaire en France : quels enseignements tirer des récents épisodes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorgen Brandt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Spécial Mars, pp.101-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862932v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling NO2 concentrations at the street level in the GAINS integrated assessment model: projections under current legislation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Heyes</w:t>
+                <w:t xml:space="preserve">Is the ozone climate penalty robust in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Baklanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thunis</w:t>
+                <w:t xml:space="preserve">Jorgen Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.813-829. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.art. 084015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-813-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862260v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving ammonia emissions in air quality modelling for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blond</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.584-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961818v1</w:t>
+                <w:t xml:space="preserve">hal-01192473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ammonia emissions in air quality modelling for France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can further mitigation of ammonia emissions reduce exceedances of particulate matter air quality standards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Cristina Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Frank de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.584-595. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.149-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192473v1</w:t>
+                <w:t xml:space="preserve">ineris-01855006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can further mitigation of ammonia emissions reduce exceedances of particulate matter air quality standards ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Guerreiro</w:t>
+                <w:t xml:space="preserve">Modelling NO2 concentrations at the street level in the GAINS integrated assessment model: projections under current legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kiesewetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borken-Kleefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank de Leeuw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
+                <w:t xml:space="preserve">P. Thunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44, pp.149-163. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.813-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2014.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-813-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855006v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in air quality modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Khvorostyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.203-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-7-203-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961817v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des incendies de forêts russes d’août 2010 sur la qualité de l’air et les propriétés de l’atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frontiers in air quality modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-7-203-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869511v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of regional climate simulations for air quality modelling purposes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des incendies de forêts russes d’août 2010 sur la qualité de l’air et les propriétés de l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.58-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963472v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the scales in a eulerian air quality model to assess megacity export of pollution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Evaluation of regional climate simulations for air quality modelling purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Coll</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2515-2533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1345-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963471v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the scales in a eulerian air quality model to assess megacity export of pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Schneider</w:t>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862410v1</w:t>
+                <w:t xml:space="preserve">ineris-00963471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique et climat : construction d’une nouvelle chaîne de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Schucht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2012-2013, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of the vertical resolution on chemistry-transport modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Augustin Colette</w:t>
+                <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khvorostiyanov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jürgen Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.370-384. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5767-5790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961802v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European atmosphere in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">On the impact of the vertical resolution on chemistry-transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmitry Khvorostiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (15), pp.7451-7471. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.370-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-7451-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961809v1</w:t>
+                <w:t xml:space="preserve">ineris-00961802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMI : a model inter-comparison exercise over the Po Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European atmosphere in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Pernigotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Gsella</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11869-013-0211-1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.7451-7471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-7451-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963505v1</w:t>
+                <w:t xml:space="preserve">ineris-00961809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of size-segregated aerosol chemical composition over northern Italy in clear sky and wind calm conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POMI : a model inter-comparison exercise over the Po Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pernigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Landi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">A. Gsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.701-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11869-013-0211-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963460v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique et climat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation of size-segregated aerosol chemical composition over northern Italy in clear sky and wind calm conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125-126, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961814v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface roughness and soil texture on mineral dust emission fluxes modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pollution atmosphérique et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Prigent</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SpÃ©cial climat, pp.78-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963474v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of gas and aerosol with WRF/Chem over Europe : evaluation and sensitivity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of surface roughness and soil texture on mineral dust emission fluxes modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Haustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Tuccella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 117, pp.D03303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD016302⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6505-6520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963360v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of meteorological modelling on air quality : summer and winter episodes in the Po valley (Northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pernigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1-4 special issue), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEP.2012.051185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963404v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of realistic hourly emissions profiles on air pollutants concentrations modelled with CHIMERE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Modelling some heavy metals air concentration in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angeles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Goussebaile</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inmaculada Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (8), pp.5227-5242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1274-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963365v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorological modelling on air quality : summer and winter episodes in the Po valley (Northern Italy)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963419v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling some heavy metals air concentration in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of realistic hourly emissions profiles on air pollutants concentrations modelled with CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Goussebaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khvorostiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angeles Gonzalez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.11.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-012-1274-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963387v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar signal simulation for the evaluation of aerosols in chemistry transport models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of gas and aerosol with WRF/Chem over Europe : evaluation and sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tuccella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Stromatas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Guido Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-5-1543-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.D03303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961791v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la qualité de l’air en europe sur dix ans : première évaluation multimodèle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidar signal simulation for the evaluation of aerosols in chemistry transport models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Stromatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.1543-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-5-1543-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869422v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of WRF model performance in different European regions with the DELTA-FAIRMODE evaluation tool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évolution de la qualité de l’air en europe sur dix ans : première évaluation multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963418v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorology on air quality modeling over the Po valley in northern Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Evaluation of WRF model performance in different European regions with the DELTA-FAIRMODE evaluation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcello Miglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pederzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1-4 special issue), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEP.2012.051183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963368v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model evaluation and ensemble modelling of surface-level ozone in Europe and North America in the context of AQMEII</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of meteorology on air quality modeling over the Po valley in northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pernigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.60-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 51, pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963373v1</w:t>
+                <w:t xml:space="preserve">ineris-00963368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational model evaluation for particulate matter in Europe and North America in the context of AQMEII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Model evaluation and ensemble modelling of surface-level ozone in Europe and North America in the context of AQMEII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efisio Solazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bianconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wyat Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.75-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 53, pp.60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating impacts of chemistry and transport model formulation on model performance at European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,19056 +11712,19315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace gas/aerosol boundary concentrations and their impacts on continental-scale AQMEII modeling domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational model evaluation for particulate matter in Europe and North America in the context of AQMEII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efisio Solazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bianconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Schere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Volker Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53, pp.38-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 53, pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963369v1</w:t>
+                <w:t xml:space="preserve">ineris-00963371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of future air pollution mitigation strategies on the aerosol direct radiative forcing over Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Trace gas/aerosol boundary concentrations and their impacts on continental-scale AQMEII modeling domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Schere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Chemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62, pp.451-460. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 53, pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.08.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of future air pollution mitigation strategies on the aerosol direct radiative forcing over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Granier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">P. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Denier van Der Gon</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637460v1</w:t>
+                <w:t xml:space="preserve">ineris-00963396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aerosol direct radiative forcing on the radiative budget, surface heat fluxes, and atmospheric dynamics during the heat wave of summer 2003 over western Europe : a modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.D23119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la composition chimique de la troposphère avec CHIMERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tami Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela d'Angiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Monge</w:t>
+                <w:t xml:space="preserve">Hugo Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75, pp.23-32. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (1-2), pp.163-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/45802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963329v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des aérosols organiques secondaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la composition chimique de la troposphère avec CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khvorostiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/45802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869271v1</w:t>
+                <w:t xml:space="preserve">ineris-00963329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an aerosol optical scheme in the chemistry-transport model CHIMERE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La modélisation des aérosols organiques secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009-2010, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00519426v1</w:t>
+                <w:t xml:space="preserve">ineris-01869271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric composition forecasting in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of an aerosol optical scheme in the chemistry-transport model CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-28-61-2010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (30), pp.3688-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961743v1</w:t>
+                <w:t xml:space="preserve">hal-00519426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dry deposition of semi-volatile organic compounds on secondary organic aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Atmospheric composition forecasting in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-28-61-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00589313v1</w:t>
+                <w:t xml:space="preserve">ineris-00961743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing in near real time the impact of the April 2010 Eyjafjallajökull ash plume on air quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dry deposition of semi-volatile organic compounds on secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45, pp.1217-1221. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 44, pp.1781-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.09.064⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681690v1</w:t>
+                <w:t xml:space="preserve">hal-00589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosols during MILAGRO : importance of biogenic secondary organic aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
+                <w:t xml:space="preserve">Assessing in near real time the impact of the April 2010 Eyjafjallajökull ash plume on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Jimenez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-6949-2009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.1217-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961940v1</w:t>
+                <w:t xml:space="preserve">hal-00681690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of MM5 and WRF meteorology over complex terrain on CHIMERE model calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (17), pp.6611-6632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-9-6611-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of the CHIMERE model to emissions reduction scenarios on air quality in Northern Italy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling organic aerosols during MILAGRO : importance of biogenic secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madronich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.036⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (17), pp.6949-6981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-6949-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963165v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV'AIR : an operational forecasting and mapping system for air quality in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The sensitivity of the CHIMERE model to emissions reduction scenarios on air quality in Northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Meij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (11), pp.1897-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2008BAMS2390.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961933v1</w:t>
+                <w:t xml:space="preserve">ineris-00963165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional modeling of carbonaceous aerosols over Europe—focus on secondary organic aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PREV'AIR : an operational forecasting and mapping system for air quality in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 61 (3), pp.175-202. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-009-9129-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2008BAMS2390.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518382v1</w:t>
+                <w:t xml:space="preserve">ineris-00961933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of PM10 surface concentrations derived from satellite observations of aerosol optical thickness over south-eastern France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Regional modeling of carbonaceous aerosols over Europe—focus on secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (3), pp.175-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-009-9129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515231v1</w:t>
+                <w:t xml:space="preserve">hal-00518382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Saharan dust on radionuclides aerosol activity levels in Europe ? The 21-22 february 2004 case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mapping of PM10 surface concentrations derived from satellite observations of aerosol optical thickness over south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (art D16202), pp.NC. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JD011767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963183v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill and uncertainty of a regional air quality model ensemble</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution of Saharan dust on radionuclides aerosol activity levels in Europe ? The 21-22 february 2004 case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.09.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (art D16202), pp.NC. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD011767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963160v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year assessment of photochemical air quality simulation over spain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Skill and uncertainty of a regional air quality model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bergstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martin</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (31), pp.4822-4832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2008.09.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963155v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling dust emissions and transport within Europe : the Ukraine march 2007 event</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-year assessment of photochemical air quality simulation over spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JD009541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of European air quality : assessment of 3 years of operational forecasts and analyses by the PREV'AIR system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Modeling dust emissions and transport within Europe : the Ukraine march 2007 event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aymoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (D4), pp.art D04301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD008761⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113 (D15), pp.art D15202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963111v1</w:t>
+                <w:t xml:space="preserve">ineris-00963125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un indicateur d'exposition spatialisé de l'environnement : application au Nord-Pas de Calais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ung</w:t>
+                <w:t xml:space="preserve">Predictability of European air quality : assessment of 3 years of operational forecasts and analyses by the PREV'AIR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air pur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D4), pp.art D04301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD008761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961931v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épisodes de pollution particulaire en Europe au printemps 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction d'un indicateur d'exposition spatialisé de l'environnement : application au Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2007-2008, pp.65-66</w:t>
+              <w:t xml:space="preserve">Air pur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869200v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CityDelta : a model intercomparison study to explore the impact of emission reductions in European cities in 2010</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Épisodes de pollution particulaire en Europe au printemps 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007-2008, pp.65-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963054v1</w:t>
+                <w:t xml:space="preserve">ineris-01869200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and intercomparison of ozone and PM10 simulations by several chemistry transport models over four European cities within the CityDelta project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Builtjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Builtjes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Thunis</w:t>
+                <w:t xml:space="preserve">K. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (1), pp.173-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l‘air et climat : la modélisation des aérosols atmosphériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CityDelta : a model intercomparison study to explore the impact of emission reductions in European cities in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869085v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORISAM-TM4 : a new global sectional multi-component aerosol model incuding SOA formation - Focus on carbonaceous BC and OC aerosols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de l‘air et climat : la modélisation des aérosols atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2006-2007, pp.40-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963079v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of model responses to emission-reduction scenarios within the CityDelta project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cuvelier</w:t>
+                <w:t xml:space="preserve">ORISAM-TM4 : a new global sectional multi-component aerosol model incuding SOA formation - Focus on carbonaceous BC and OC aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kerschbaumer</w:t>
+                <w:t xml:space="preserve">Peter van Velthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.09.001⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (2), pp.283-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2006.00246.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963053v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of long-term ozone simulations from seven regional air quality models and their ensemble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Analysis of model responses to emission-reduction scenarios within the CityDelta project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kerschbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 41 (10), pp.2083-2097. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.10.073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963068v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is regional air quality model diversity representative of uncertainty for ozone simulation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Evaluation of long-term ozone simulations from seven regional air quality models and their ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (24), pp.art n° L24818. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (10), pp.2083-2097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL027610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963044v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model evaluation of coarse-mode nitrate heterogeneous formation on dust particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is regional air quality model diversity representative of uncertainty for ozone simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bergstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (24), pp.art n° L24818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963006v1</w:t>
+                <w:t xml:space="preserve">ineris-00963044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term urban aerosol simulation versus routine particulate matter observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">A model evaluation of coarse-mode nitrate heterogeneous formation on dust particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Moreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (32), pp.5851-5864. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmonsenv.2005.06.032⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 40 (22), pp.4158-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962968v1</w:t>
+                <w:t xml:space="preserve">ineris-00963006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV’AIR : prévision et cartographie de la qualité de l’air en France et en Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Long-term urban aerosol simulation versus routine particulate matter observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lattuati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (32), pp.5851-5864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmonsenv.2005.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868968v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of natural Aeolian sources to particulate matter concentrations in Europe : testing hypotheses with a modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PREV’AIR : prévision et cartographie de la qualité de l’air en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2004-2005, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.01.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962953v1</w:t>
+                <w:t xml:space="preserve">ineris-01868968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the contribution of natural Aeolian sources to particulate matter concentrations in Europe : testing hypotheses with a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Simon</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 39 (18), pp.3291-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962952v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of particulate matter pollution episodes in wintertime over the Paris basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Monoterpene emissions from Beech (Fagus sylvatica) in a french forest and impact on secondary pollutants formation at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (33), pp.6159-6174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 39 (19), pp.3535-3547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962965v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0-D-modelling of carbonaceous aerosols over greater Paris focusing on the organic particle formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Origin of particulate matter pollution episodes in wintertime over the Paris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lattuati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (33), pp.6159-6174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-005-3578-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962973v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système PREV'AIR : cartographie et prévision de la qualité de l'air à grande échelle en Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">0-D-modelling of carbonaceous aerosols over greater Paris focusing on the organic particle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (2), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-005-3578-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962933v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le système PREV'AIR : cartographie et prévision de la qualité de l'air à grande échelle en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3), pp.156-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of aerosol chemistry transport model simulations with lidar and Sun photometer observations at a site near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (D23), pp.D23201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JD004735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a high quality tool for air quality monitoring of Bhutan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The CHIMERE model as a tool to identify the best strategies to improve air quality and develop innovative AI-based techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging air quality, health equity and clean energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICIMOD, Aug 2025, Thimphu, Bhutan</w:t>
+              <w:t xml:space="preserve">9th Sino-French workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS/IRCELINE LYON - CRAES, Apr 2026, Hangzhou (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366198v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx emission estimations in urbanized regions using variational inversion CIF-CHIMERE and NO2 satellite observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a high quality tool for air quality monitoring of Bhutan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Global Emissions Initiative (GEIA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Bridging air quality, health equity and clean energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICIMOD, Aug 2025, Thimphu, Bhutan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968137v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of breast cancer associated with long-term exposure to Benzo[a]pyrene (BaP) air pollution: Evidence from the French E3N cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
+                <w:t xml:space="preserve">NOx emission estimations in urbanized regions using variational inversion CIF-CHIMERE and NO2 satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Savas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Deygas</w:t>
+                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lény Grassot</w:t>
+                <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Global Emissions Initiative (GEIA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03514659v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new 4D-variational inverse modeling system, CIF-CHIMERE: Inversion of NOx emissions over China using NO2 OMI observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Savas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGAC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impacts of COVID-19 shutdown on NOx emissions in Europe using inverse modeling and satellite observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
+                <w:t xml:space="preserve">Risk of breast cancer associated with long-term exposure to Benzo[a]pyrene (BaP) air pollution: Evidence from the French E3N cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2021, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968153v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03514659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term atmospheric exposure to PCB153 and breast cancer risk in a case-control study nested in the French E3N cohort from 1990 to 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the impacts of COVID-19 shutdown on NOx emissions in Europe using inverse modeling and satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Savas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Deygas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudon</w:t>
+                <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lény Grassot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Audrey Fortems‐cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03514422v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of air quality simulations over urban areas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Long-term atmospheric exposure to PCB153 and breast cancer risk in a case-control study nested in the French E3N cohort from 1990 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Deygas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2021, New York, United States. pp.110743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.110743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237720v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03514422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate sensitivity of different organic aerosol schemes over the Mediterranean basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Improvement of air quality simulations over urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-13533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853340v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inorganic and organic aerosol model (CHIMERE 2017B v1.0) : seasonal and spatial evaluation over Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Climate sensitivity of different organic aerosol schemes over the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239390v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development of an inorganic and organic aerosol model (CHIMERE 2017B v1.0) : seasonal and spatial evaluation over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239338v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurodelta-Trends, a Multi-Model Experiment of Air Quality Hindcast in Europe over 1990-2010. Experiment Design and Key Findings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sverre Solberg</w:t>
+                <w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853572v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des travaux CARA/MERA pour améliorer la modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Activité de modélisation de la qualité de l’air à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "Modélisation de la qualité de l'air, des outils aux usages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853605v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité de modélisation de la qualité de l’air à l’échelle nationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-model assessment of PM trends in europe during two decades (1990-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "Modélisation de la qualité de l'air, des outils aux usages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853179v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of PM trends in europe during two decades (1990-2010)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.61-64</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863207v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Eurodelta-Trends, a Multi-Model Experiment of Air Quality Hindcast in Europe over 1990-2010. Experiment Design and Key Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sverre Solberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853520v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intercomparison of modelled trends of nitrogen and sulphur wet deposition in europe over the period 1990-2010 in the framework of the EURODELTA/TFMM trend modelling exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des travaux CARA/MERA pour améliorer la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.139-140</w:t>
+              <w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853547v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic evaluation of atmospheric chemistry-transport model CHIMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khvorostyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of seven chemistry transport models in the framework of EURODELTA III intercomparison exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">An intercomparison of modelled trends of nitrogen and sulphur wet deposition in europe over the period 1990-2010 in the framework of the EURODELTA/TFMM trend modelling exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta G. Vivanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guido Pirovano</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.115-120</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863208v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Evaluation of seven chemistry transport models in the framework of EURODELTA III intercomparison exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mircea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853123v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances sur le lien entre qualité de l'air et agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Assises nationales de la Qualité de l'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">36. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853057v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etat des connaissances sur le lien entre qualité de l'air et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">3. Assises nationales de la Qualité de l'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854289v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA formation from anthropogenic and biogenic precursors : comparison to outdoor chamber experiments, effect of oligomerization and reactive uptake of aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta G. Vivanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of different representations of SOA on simulated trends : multi-model analysis in the framework of the Eurodelta-Trends exercise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854299v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impacts of different representations of SOA on simulated trends : multi-model analysis in the framework of the Eurodelta-Trends exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854712v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of EURODELTA-TRENDS, the air quality Hindcast modelling exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854699v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-air nexus : an important aspect of global soil security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Overview of EURODELTA-TRENDS, the air quality Hindcast modelling exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Fagerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Global Soil Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">35. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853064v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of ozone air quality in Europe: trends in models and measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The soil-air nexus : an important aspect of global soil security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Global Soil Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854334v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM trends in Europe : multi-model and monitoring assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Twenty years of ozone air quality in Europe: trends in models and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Fagerli</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Briganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854277v1</w:t>
+                <w:t xml:space="preserve">ineris-01854334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PM trends in Europe : multi-model and monitoring assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tsyro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Manders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fagerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854288v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of SOA formation in air quality models : a new parameterization developed on explicit simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Valorso</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854281v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate policies on European air quality in the 21st century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Klimont</w:t>
+                <w:t xml:space="preserve">Representation of SOA formation in air quality models : a new parameterization developed on explicit simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lannuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyi S. La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Valorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.169</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852986v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SOA formation from the oxidation anthropogenic precursors in an outdoor chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The impact of climate policies on European air quality in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Klimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.164</w:t>
+              <w:t xml:space="preserve">International scientific conference "Our common future under climate change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855563v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to improve air quality forecasts in the PREV'AIR system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of different SOA schemes using experiments in two outdoor chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoseon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. NATO/SPS International Technical Meeting on Air Pollution Modelling and its Application (ITM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-13215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971262v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d'un modèle d'aérosols résolu en taille et en composition chimique pour une meilleure représentation de la pollution particulaire à l'échelle urbaine avec le modèle de Chimie Transport CHIMERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès Français sur les Aérosols (CFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different SOA schemes using experiments in two outdoor chambers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A statistical approach to improve air quality forecasts in the PREV'AIR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. NATO/SPS International Technical Meeting on Air Pollution Modelling and its Application (ITM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Utrecht, Netherlands. pp.205-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5577-2_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855491v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health inequality : a geographic information system-based platform to build exposure indicators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling SOA formation from the oxidation anthropogenic precursors in an outdoor chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the International Society of Exposure Science (ISES 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cincinnati, United States. pp.60</w:t>
+              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852853v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroDelta phase 3: an intercomparison of 7 european chemistry-transport models against observations from 4 EMEP measurement campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Environmental health inequality : a geographic information system-based platform to build exposure indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.141</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the International Society of Exposure Science (ISES 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cincinnati, United States. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863412v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From paris to london, post accidental dispersion modelling of a single point source release : the lubrizol case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ensemble forecasting coupled with data assimilation, and threshold exceedance detection on Prev'Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulvert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. NATO/SPS International Technical Meeting on Air Pollution Modelling and its Application (ITM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Utrecht, Netherlands. pp.211-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5577-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855564v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble forecasting coupled with data assimilation, and threshold exceedance detection on Prev'Air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From paris to london, post accidental dispersion modelling of a single point source release : the lubrizol case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. NATO/SPS International Technical Meeting on Air Pollution Modelling and its Application (ITM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.683</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971261v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secondary Organic Aerosol Processor (SOAP) model : Model development and applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EuroDelta phase 3: an intercomparison of 7 european chemistry-transport models against observations from 4 EMEP measurement campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855556v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation de l’oligomérisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of the wet deposition of NH4(+), NO3 and SO4(2-) estimated by several air quality models for one of the EuroDelta3 campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852336v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of the wet deposition of NH4(+), NO3 and SO4(2-) estimated by several air quality models for one of the EuroDelta3 campaigns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation et évaluation de l’oligomérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.153</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863413v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the vertical and horizontal resolution on chemistry transport modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Secondary Organic Aerosol Processor (SOAP) model : Model development and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971248v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of global changes on European summer surface ozone levels at the 2050 horizon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+                <w:t xml:space="preserve">European atmosphere in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ACCENT-Plus Symposium "Bringing together the European Research in atmospheric composition change : Challenges for the next decade"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971130v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe in 2050, a regional air quality and climate perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of global changes on European summer surface ozone levels at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971128v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European atmosphere in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Europe in 2050, a regional air quality and climate perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shilpa Rao</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCENT-Plus Symposium "Bringing together the European Research in atmospheric composition change : Challenges for the next decade"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971224v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble operational air quality assessments in Europe - Improving modeling platforms with statistical analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of the vertical and horizontal resolution on chemistry transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rouil</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. World statistics congress (WSC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Hong Kong, China. pp.NC</w:t>
+              <w:t xml:space="preserve">33. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973713v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in Atmospheric Chemistry Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ensemble operational air quality assessments in Europe - Improving modeling platforms with statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">59. World statistics congress (WSC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Hong Kong, China. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971131v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European air pollution in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Frontiers in Atmospheric Chemistry Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971240v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of performance indicators based on observation uncertainty to evaluate a Europe-wide model simulation at urban scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">European air pollution in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973718v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European in 2050, a regional air quality and climate perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Application of performance indicators based on observation uncertainty to evaluate a Europe-wide model simulation at urban scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Regional Climate - CORDEX 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">33. International Technical Meeting on Air Pollution Modelling and its Application (ITM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971225v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling approach to assess air quality over urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">European in 2050, a regional air quality and climate perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Markus Amann</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. ACCENT / GLOREAM Workshop on tropospheric chemical transport modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Regional Climate - CORDEX 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971065v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling agricultural ammonia emissions : impact on particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. GEIA Conference "Emissions to Address Science and Policy Needs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire emissions in Euro-Mediterranean area : evaluation of the impact on trace gases composition using satellite and surface observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anav</w:t>
+                <w:t xml:space="preserve">A new modelling approach to assess air quality over urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24. ACCENT / GLOREAM Workshop on tropospheric chemical transport modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970951v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of global changes on summer european surface ozone levels at the 2050 horizon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Fire emissions in Euro-Mediterranean area : evaluation of the impact on trace gases composition using satellite and surface observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Stromatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970949v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of structure, location and emissions in the impact of megacities on air quality in Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the impact of global changes on summer european surface ozone levels at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Air Quality, Science and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Athènes, Greece. pp.NC</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973670v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the multi-annual and seasonal import/export budgets of two European megacities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of structure, location and emissions in the impact of megacities on air quality in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8. International Conference on Air Quality, Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Athènes, Greece. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970948v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the chimere model at high resolution over Europe : focus on urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the multi-annual and seasonal import/export budgets of two European megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Air Quality, Science and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Athènes, Greece. pp.NC</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973653v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the chimere model at high resolution over Europe : focus on urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Nyiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8. International Conference on Air Quality, Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Athènes, Greece. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970947v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global changes on european pollution levels at the 2050 horizon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oivind Hodnebrog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nyiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCENT-Plus Symposium "Air Quality and Climate Change: Interactions and Feedbacks"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970865v1</w:t>
+                <w:t xml:space="preserve">ineris-00970947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of microorganisms dispersion in urban area : application to legionella</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling some heavy metals air concentration in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angeles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Vivanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.746-750</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973631v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling some heavy metals air concentration in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of global changes on european pollution levels at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.86-90</w:t>
+              <w:t xml:space="preserve">ACCENT-Plus Symposium "Air Quality and Climate Change: Interactions and Feedbacks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970897v1</w:t>
+                <w:t xml:space="preserve">ineris-00970865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling agricultural ammonia emissions : impact on particulate matter formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Numerical modelling of microorganisms dispersion in urban area : application to legionella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Turmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Nitrogen &amp; global change : key findings - future challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.746-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973618v1</w:t>
+                <w:t xml:space="preserve">ineris-00973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original method to determine the urban increment for primary PM2.5 using WRF/CHIMERE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling agricultural ammonia emissions : impact on particulate matter formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Augustin Colette</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conference "Nitrogen &amp; global change : key findings - future challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970800v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the total aerosols solar extinction on photochemical pollution during the heat wave of summer 2003 over Western Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An original method to determine the urban increment for primary PM2.5 using WRF/CHIMERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCENT-Plus Symposium "Air Quality and Climate Change: Interactions and Feedbacks"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970861v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la condensation / évaporation et de la coagulation des nanoparticules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of the total aerosols solar extinction on photochemical pollution during the heat wave of summer 2003 over Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">ACCENT-Plus Symposium "Air Quality and Climate Change: Interactions and Feedbacks"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973607v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm to solve condensation/evaporation growth and coagulation of nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la condensation / évaporation et de la coagulation des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970799v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ammonia emissions in air quality models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of WRF model performances in different European regions with the DELTA-FAIRMODE evaluation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcello Miglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pederzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.288-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to simulate coagulation of an externally mixed particle population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">A new algorithm to solve condensation/evaporation growth and coagulation of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+              <w:t xml:space="preserve">EGU general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970801v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of chemical boundary conditions on air quality modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Hodnebrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorological modelling on air quality : summer and winter episodes in the Po valley (Northern Italy)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new method to simulate coagulation of an externally mixed particle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilel Dergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.331-334</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970896v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new statistical approach to improve air quality forecasts in the framework of CITEAIR and PREV'AIR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of meteorological modelling on air quality : summer and winter episodes in the Po valley (Northern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pernigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos island, Greece. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970804v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of aerosol optical properties for chemistry-transport model evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new statistical approach to improve air quality forecasts in the framework of CITEAIR and PREV'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970595v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French network organisation for PM episodes comprehension : chemical speciation, CHIMERE modeling and source apportionment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">The megapoli paris campaign for urban aerosol characterisation - a comprehensive data set for air quality model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aymoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">13. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.519-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970661v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty characterization and quantification in air pollution models Application to the CHIMERE model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
+                <w:t xml:space="preserve">The French network organisation for PM episodes comprehension : chemical speciation, CHIMERE modeling and source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehgere Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970600v1</w:t>
+                <w:t xml:space="preserve">ineris-00970661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The megapoli paris campaign for urban aerosol characterisation - a comprehensive data set for air quality model evaluation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Uncertainty characterization and quantification in air pollution models Application to the CHIMERE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.519-523</w:t>
+              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973562v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of aerosol optical properties for chemistry-transport model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671870v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling agricultural ammonia emissions : impact on particulate matter formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Debry</w:t>
+                <w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mieville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970596v1</w:t>
+                <w:t xml:space="preserve">hal-00671870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the scales in a eulerian air quality model to assess the impact of megacity pollution export at the regional level</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modeling agricultural ammonia emissions : impact on particulate matter formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970601v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using satellite observations (IASI/METOP, A-Train) to analyze the impact of fire emissions on air quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+                <w:t xml:space="preserve">Bridging the scales in a eulerian air quality model to assess the impact of megacity pollution export at the regional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970598v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Massimo d'Isidoro</w:t>
+                <w:t xml:space="preserve">Using satellite observations (IASI/METOP, A-Train) to analyze the impact of fire emissions on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gauss</w:t>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">7. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970597v1</w:t>
+                <w:t xml:space="preserve">ineris-00970598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of the Eyjafjallajokull's eruption on surface air quality in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Chiappini</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela d'Angiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo d'Isidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970664v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique du mélange de particules de suie avec des goutelettes d'acide sulfurique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of the impact of the Eyjafjallajokull's eruption on surface air quality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès Français sur les Aérosols (CFA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973554v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la dynamique du mélange de particules de suie avec des goutelettes d'acide sulfurique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha-Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilel Dergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">25. Congrès Français sur les Aérosols (CFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671872v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of natural/biogenic sources to particulate matter levels over Europe : A multi-scale modelling study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariela d'Angiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahim Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970533v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving predictions and threshold detection with ensemble modelling in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling the organic aerosol fraction within the Mexico City basin during the MILAGRO field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madronich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air Quality -- Science and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">6. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00568070v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving predictions and threshold detection with ensemble modelling in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t>
+              <w:t xml:space="preserve">International Conference on Air Quality -- Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970443v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Processing of the Air Quality Forecasting system: PREV'AIR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rouil</w:t>
+                <w:t xml:space="preserve">Contribution of natural/biogenic sources to particulate matter levels over Europe : A multi-scale modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t>
+              <w:t xml:space="preserve">19. Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970559v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the organic aerosol fraction within the Mexico City basin during the MILAGRO field experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970454v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosols during MILAGRO : importance of biogenic secondary organic aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post Processing of the Air Quality Forecasting system: PREV'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970534v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty characterization and quantification in air pollution models Application to the ADMS-Urban model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling organic aerosols during MILAGRO : importance of biogenic secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madronich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">19. Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970453v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ensemble modeling to improve particulate matter forecasting in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
+                <w:t xml:space="preserve">Uncertainty characterization and quantification in air pollution models Application to the ADMS-Urban model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t>
+              <w:t xml:space="preserve">6. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970558v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la surveillance des PM10 en France : épisodes de pollution par les particules au printemps 2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using ensemble modeling to improve particulate matter forecasting in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Congrès Français sur les Aérosols (CFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973279v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling dust emissions and transport within Europe : the Ukraine March 2007 event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the aerosol core/shell mixing state over Europe by using CHIMERE simulations and AERONET inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on air quality over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High PM10 concentrations during spring 2007 over France : the role of ammonium nitrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Evolution de la surveillance des PM10 en France : épisodes de pollution par les particules au printemps 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2008 (EAC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">23. Congrès Français sur les Aérosols (CFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970383v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of the heterogeneous chemistry to nitrate concentrations over Europe based on modeling results and long-term and campaign measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High PM10 concentrations during spring 2007 over France : the role of ammonium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aymoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. NATO/CCMS International Technical Meeting on Air Pollution Modelling and its Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Leipzig, Germany. pp.503-513</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2008 (EAC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970180v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV'AIR, a plateforme for air quality monitoring and fore-casting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">On the contribution of the heterogeneous chemistry to nitrate concentrations over Europe based on modeling results and long-term and campaign measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. NATO/CCMS International Technical Meeting on Air Pollution Modelling and its Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Leipzig, Germany. pp.293-300</w:t>
+              <w:t xml:space="preserve">, May 2006, Leipzig, Germany. pp.503-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970178v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of carbonaceous aerosols with CHIMERE. Focus on secondary organic aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PREV'AIR, a plateforme for air quality monitoring and fore-casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International aerosol modelIng algorithms conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Davis, United States</w:t>
+              <w:t xml:space="preserve">28. NATO/CCMS International Technical Meeting on Air Pollution Modelling and its Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Leipzig, Germany. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970321v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution over the western mediterranean basin during a Tramontane/Mistral event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modeling of carbonaceous aerosols with CHIMERE. Focus on secondary organic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Pun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International aerosol modelIng algorithms conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970206v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV'AIR : un système opérationnel de prévision et de cartographie de la qualité de l'air en France et en Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aerosol distribution over the western mediterranean basin during a Tramontane/Mistral event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier expérimentation et instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Brest, France. pp.NC</w:t>
+              <w:t xml:space="preserve">5. EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973248v1</w:t>
+                <w:t xml:space="preserve">ineris-00970206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Variability of model responses to emission controls : conclusions from the EuroDelta model intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarrason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970158v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of model responses to emission controls : conclusions from the EuroDelta model intercomparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">The PREV'AIR system : an operationnal system for air quality monitoring and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. White</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cap Town, South Africa</w:t>
+              <w:t xml:space="preserve">Better air quality Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970119v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV'AIR system : an operationnal system for air quality monitoring and forecasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better air quality Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Yogyakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970163v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV'AIR, a platform for air quality monitoring and forecasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">PREV'AIR : un système opérationnel de prévision et de cartographie de la qualité de l'air en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Atelier expérimentation et instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Brest, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970155v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">PREV'AIR, a platform for air quality monitoring and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on mesoscale processes in atmosphere ocean and environmental systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970058v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du modèle CHIMERE à la modélisation de l'ozone troposphèrique sur la péninsule ibérique et les îles Baléares pour les années 2003, 2004 et 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garcia Ivanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Palomino Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire national sur la qualité de l'air en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Santander, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORISAM-TM4 : global modelling of aerosols with a sectional aerosol model including Secondary Organic Aerosol formation - focus on carbonaceous aerosols BC and OC</w:t>
+                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter van Velthoven</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cap Town, South Africa</w:t>
+              <w:t xml:space="preserve">International Conference on mesoscale processes in atmosphere ocean and environmental systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970157v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREV'AIR, a plateform for air quality monitoring and forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ORISAM-TM4 : global modelling of aerosols with a sectional aerosol model including Secondary Organic Aerosol formation - focus on carbonaceous aerosols BC and OC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Vautard</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Velthoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">Joint CACGP/IGAC/WMO Symposium "Atmospheric chemistry at the interfaces 2006"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970027v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol modeling at urban scale. An overview of the CHIMERE model performances using both chemical and optical aerosol measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PREV’AIR system, an operational system for large scale air quality forecasts over Europe; applications at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">10. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Crete, Greece. pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970028v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aerosol modeling at urban scale. An overview of the CHIMERE model performances using both chemical and optical aerosol measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Asian Aerosol Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Mumbai, India</w:t>
+              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970045v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV’AIR system, an operational system for large scale air quality forecasts over Europe; applications at the local scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">PREV'AIR, a plateform for air quality monitoring and forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Crete, Greece. pp.123-127</w:t>
+              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972527v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of aerosol optical thickness over Europe during the august 2003 heat wave as seen from CHIMERE model simulations and POLDER data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PREV'AIR system for operational air quality monitoring and forecasting over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Hodzic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">4. Asian Aerosol Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970029v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol modelling with CHIMERE in Europe. Recent developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of aerosol optical thickness over Europe during the august 2003 heat wave as seen from CHIMERE model simulations and POLDER data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Asian Aerosol Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Mumbai, India</w:t>
+              <w:t xml:space="preserve">1. Accent Symposium "The changing chemical climate of the atmosphere"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970046v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREV'AIR system, an operational system for large scale air quality forecasts over Europe : applications at the local scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Aerosol modelling with CHIMERE in Europe. Recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Honore</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on earth system sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey. pp.441-445</w:t>
+              <w:t xml:space="preserve">4. Asian Aerosol Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972472v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The PREV'AIR system, an operational system for large scale air quality forecasts over Europe : applications at the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on earth system sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey. pp.441-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimating biogenic contributions to ozone production at continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30771,404 +31030,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Nitrogen fertilization practices in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the bottom-up inventory method cadastre_NH3 to assess the efficiency of mitigation techniques to reduce ammonia emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Satellite and Surface Observations of Trace Gases to Evaluate the Impact of Fire Emissions on Air Quality in Euro-Mediterranean Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmira Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stromatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Conference on Advances in Atmospheric Science and Applications (ATMOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31178,91 +31437,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric aerosol modelling for air quality management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31272,146 +31531,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of the heterogeneous chemistry to nitrate concentrations over Europe based on modeling results and long-term and campaign measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Environmental Science. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 503-513 (chapter 5.3), 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-8177(07)06053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31421,114 +31680,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'aérosol carboné : cas particulier des particules fractales de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Sabatier, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04131962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId713"/>
+      <w:footerReference w:type="default" r:id="rId717"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31596,51 +31855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49477461"/>
+    <w:nsid w:val="1DA43E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31827,51 +32086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-bessagnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-4681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185643361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mercoeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Duboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bouilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03311-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikra Prasad Bajgai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Adhikari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshini Saikia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pokhrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Thapa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sahu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18675-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zauli-Sajani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A Belis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Khomenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60449-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107759" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Bossioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a Vivanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Cuvelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119112" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17413" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander de Meij" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105692" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allemand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750400v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pisoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ac17f7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deygas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amadou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grassot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03539444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2021.643821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4905-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Vivanco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-379-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02353653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0002.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.02.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pirovano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15743-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trombetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Gomez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Garrido" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10199-2018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Vivanco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-165-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Otero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sillmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning W. Rust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12269-2018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.06.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WFMXZN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valorso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13411-2018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theobald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsyro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863109v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Cuvelier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Aulinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12667-2016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoseon Jang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santiago" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2016.078062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-21-2015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiesewetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borken-Kleefeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schopp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-1539-2015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendriks" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Holland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sch&#246;pp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.03.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRT96G2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862932v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Brandt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-813-2014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Leeuw" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.07.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNB6C45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-203-2014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869511v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963472v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Tripathi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1345-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RSBMLTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963471v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869465v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostiyanov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961809v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7451-2013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963505v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pernigotti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Georgieva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gsella" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-013-0211-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Landi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.01.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDP92DSH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haustein" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50313" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016302" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963365v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.057" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3DKCSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963419v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051185" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963387v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Gonzalez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Palomino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1274-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6P9LCJFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stromatas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1543-2012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcello Miglietta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051183" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963368v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.059" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHX65X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Solazzo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianconi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wyat Appel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Moran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7B12ZTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963371v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Matthias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.045" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963372v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzarini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kallos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.052" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4XSWDTJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963369v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chemel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.043" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHFS6MD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963396v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.046" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963328v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016240" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1ZTXZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963329v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monge" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45802" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869271v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.034" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961743v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-61-2010" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589313v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35J49XNL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681690v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.09.064" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961940v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jimenez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aiken" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6949-2009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961939v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Meij" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gzella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6611-2009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963165v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T391DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961933v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honore" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2390.1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518382v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9129-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.05.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963183v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011767" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15EF4A1E36C340B4841A16AC0209EFD7119B621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963160v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergstrom" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.083" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMWL4TQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963155v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.05.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P86JGV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963125v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009541" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963111v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008761" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869200v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963052v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Builtjes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cuvelier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedogni" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.039" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DQGNM65-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869085v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963079v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Velthoven" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2006.00246.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963053v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stern" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerschbaumer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.09.001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDLNP92L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963068v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Loon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.10.073" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK1D8Q8T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963044v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027610" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.02.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36MF8JV7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962968v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattuati" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreto" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmonsenv.2005.06.032" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868968v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962953v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.01.051" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFJQFB0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962965v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.053" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R9X0FMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962973v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-005-3578-z" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/323C02BCE3D2C2D71684B887FD94C705115034C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962933v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366198v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514659v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Deygas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106399" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514422v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237720v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853340v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239390v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853572v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853605v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853179v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853547v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853466v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863208v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853057v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854300v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854299v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raffort" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854699v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Fagerli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853064v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854334v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mar" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briganti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854277v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fagerli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854281v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyi S. La" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852986v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holland" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Klimont" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855563v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971262v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_35" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852331v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Debry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855491v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852853v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djouad" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulvert" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863412v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855564v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_36" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855556v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kim" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852336v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863413v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971248v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971130v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971128v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971224v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973713v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971131v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971240v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973718v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971225v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971065v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971023v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970951v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970949v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tripathi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973670v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970948v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973653v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970865v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973631v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Turmeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970897v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973618v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970800v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrenoire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970861v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973607v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seigneur" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970799v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970803v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970895v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pederzoli" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georgieva" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970801v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Dergaoui" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debry" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970896v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970804v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970595v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970600v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garaud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973562v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970596v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970601v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970598v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970664v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alsac" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973554v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Oumar Diallo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970533v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568070v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970559v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970454v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970534v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970453v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970558v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973279v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970431v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970430v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970335v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970383v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970180v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970178v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970321v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pun" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970206v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973248v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970158v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970119v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roberts" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. White" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970163v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970155v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970058v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poisson" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970133v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Ivanco" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Palomino Marquez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970157v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970027v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970028v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970045v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972527v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970029v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970046v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972472v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733728v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855209v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244100v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06053-6" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04131962v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-bessagnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-4681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185643361" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Praud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amadou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mercoeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Duboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bouilly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03311-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rey&#8208;pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander de Meij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.70003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikra Prasad Bajgai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Adhikari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshini Saikia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Pokhrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Thapa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sahu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18675-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zauli-Sajani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A Belis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Khomenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60449-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101399" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissavet Bossioli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a Vivanco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Cuvelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107759" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Savas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14010154" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750400v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pisoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ac17f7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deygas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amadou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grassot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110743" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03356928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118541" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16001-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03539444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Medina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2021.643821" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Journet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2051-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lannuque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camredon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4905-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Vivanco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-379-2019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02353653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0002.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.02.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pirovano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Gomez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marje Prank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10199-2018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trombetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15743-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia-Vivanco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-165-2018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Otero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sillmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning W. Rust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12269-2018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.06.035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WFMXZN8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valorso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13411-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theobald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsyro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01762711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62165" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Cuvelier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Aulinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12667-2016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoseon Jang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santiago" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2016.078062" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Terrenoire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-21-2015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862515v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kiesewetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borken-Kleefeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schopp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-1539-2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hendriks" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.04.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868325v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Minvielle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Holland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sch&#246;pp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.03.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRT96G2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862932v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baklanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Brandt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192473v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855006v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Guerreiro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Leeuw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2014.07.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTNB6C45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862260v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thunis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-813-2014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961817v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-203-2014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963472v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Tripathi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1345-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RSBMLTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869465v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961802v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostiyanov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.11.026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7451-2013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963505v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pernigotti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Georgieva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gsella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-013-0211-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963460v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Landi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.01.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDP92DSH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haustein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50313" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051185" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Palomino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1274-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6P9LCJFS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963365v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.11.057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V3DKCSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016302" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stromatas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-1543-2012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963418v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcello Miglietta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051183" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963368v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.059" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHX65X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efisio Solazzo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianconi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wyat Appel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Moran" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7B12ZTZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963372v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzarini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kallos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.052" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4XSWDTJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963371v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Matthias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.045" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963369v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Flemming" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chemel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.043" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHFS6MD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubuisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.08.046" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963328v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016240" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1ZTXZP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monge" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45802" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869271v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519426v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.034" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961743v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-28-61-2010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589313v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.027" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35J49XNL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.09.064" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961939v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Meij" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gzella" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6611-2009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961940v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jimenez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Aiken" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6949-2009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963165v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.036" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2T391DZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honore" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2390.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518382v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9129-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515231v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.05.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963183v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011767" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15EF4A1E36C340B4841A16AC0209EFD7119B621/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963160v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bergstrom" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.083" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMWL4TQH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963155v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.05.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65P86JGV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963125v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009541" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008761" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961931v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869200v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963052v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Builtjes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cuvelier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedogni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.039" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DQGNM65-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.036" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52B1MGKS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869085v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963079v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Velthoven" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2006.00246.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963053v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stern" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerschbaumer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.09.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDLNP92L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963068v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Loon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.10.073" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK1D8Q8T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027610" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963006v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.02.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36MF8JV7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962968v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lattuati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmonsenv.2005.06.032" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868968v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962953v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.01.051" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFJQFB0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962952v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moukhtar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.02.031" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6TDF67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962965v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.053" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R9X0FMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962973v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-005-3578-z" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/323C02BCE3D2C2D71684B887FD94C705115034C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962933v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962923v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004735" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586804v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366198v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968137v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems&#8208;cheiney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968173v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Deygas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106399" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968153v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514422v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237720v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853340v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239390v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853179v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863207v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853572v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853605v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853466v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853547v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863208v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853057v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854300v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854299v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Raffort" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854699v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Fagerli" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853064v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854334v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mar" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briganti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854277v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fagerli" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854281v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyi S. La" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852986v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holland" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Klimont" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855491v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852331v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Debry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971262v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_35" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855563v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852853v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djouad" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulvert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5577-2_36" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855564v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863412v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863413v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852336v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855556v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kim" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971224v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971130v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971128v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971248v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973713v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971131v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971240v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973718v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971225v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971023v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971065v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970951v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Messina" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anav" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970949v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tripathi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973670v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970948v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970897v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970865v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973631v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Turmeau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973618v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970800v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrenoire" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970861v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973607v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seigneur" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970803v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970895v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pederzoli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georgieva" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970799v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970801v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Dergaoui" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debry" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970896v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970804v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973562v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970600v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970595v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970596v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970601v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970598v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970664v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alsac" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973554v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Oumar Diallo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970454v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568070v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970533v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970559v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970534v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970453v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970558v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970431v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970430v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970335v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giorgi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973279v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970383v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970180v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970178v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970321v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pun" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970206v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970119v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roberts" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. White" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970163v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970158v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973248v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970155v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970133v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Ivanco" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Palomino Marquez" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970058v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poisson" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970157v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972527v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970028v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970027v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970045v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970029v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970046v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972472v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969858v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826829v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826830v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733728v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stromatas" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855209v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244100v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06053-6" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04131962v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>