--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -368,433 +368,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stage surgery with antibiotic-loaded hydrogel-coated implants versus two-stage surgery for chronic periprosthetic hip joint infection in French tertiary referral hospitals: the SINBIOSE-H non-inferiority, randomised, controlled trial study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cazorla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chapelle</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085146⟩</w:t>
+              <w:t xml:space="preserve">SICOT-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051096v1</w:t>
+                <w:t xml:space="preserve">hal-05000097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral Malpositioning of Anterolateral Ligament Reconstruction Is a Significant Risk Factor for Anterior Cruciate Ligament Graft Failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-stage surgery with antibiotic-loaded hydrogel-coated implants versus two-stage surgery for chronic periprosthetic hip joint infection in French tertiary referral hospitals: the SINBIOSE-H non-inferiority, randomised, controlled trial study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Labruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pintore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Céline Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03635465251376586⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e085146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05285050v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zadel</w:t>
+                <w:t xml:space="preserve">Femoral Malpositioning of Anterolateral Ligament Reconstruction Is a Significant Risk Factor for Anterior Cruciate Ligament Graft Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pintore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cazorla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICOT-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (13), pp.3116-3123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03635465251376586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000097v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perioperative Patient Blood Management (excluding obstetrics): Guidelines from the French National Authority for Health</w:t>
               </w:r>
@@ -918,51 +918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia ageing is related to total hip arthroplasty aseptic loosening. A study of 45 retrieved zirconia heads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,64 +1354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de système embarqué sur cible FPGA : une approche par compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and complications of total hip arthroplasty using third-generation dual-mobility cups with non-cross-linked polyethylene liners in patients younger than 55 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Technology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.427-432. </w:t>
@@ -1961,260 +1961,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella infection after anterior cruciate ligament reconstruction: A case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods and probability of success after early revision of prosthetic joint infections with debridement, antibiotics and implant retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5312/wjo.v12.i4.246⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.102774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2020.102774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051066v1</w:t>
+                <w:t xml:space="preserve">hal-05051022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and probability of success after early revision of prosthetic joint infections with debridement, antibiotics and implant retention</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salmonella infection after anterior cruciate ligament reconstruction: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Putnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.102774. </w:t>
+              <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2020.102774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5312/wjo.v12.i4.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051022v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Revision Rates at More Than 10 Years for Dual-Mobility Cups Cemented Into Cages in Complex Revision Total Hip Arthroplasty</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mobility cups for total hip arthroplasty: tips and tricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary rotating hinge arthroplasty can safely be recommended in complex primary surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,291 +2998,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Boulat</w:t>
+                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1251 - 1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485009v1</w:t>
+                <w:t xml:space="preserve">hal-03489178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.1251 - 1256. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.333 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489178v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new transparent beam profiler based on secondary electrons emission for hadrontherapy charged particles beams</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,103 +3670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs qui influencent la survie de l’arthroplastie de la hanche et du genou ? Étude prospective de cohorte sur 63 619 arthroplasties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.827 - 833. </w:t>
@@ -3804,103 +3804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral versus bilateral total knee arthroplasty: A registry study on survival and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.627 - 631. </w:t>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,338 +4066,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Klasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Putnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lesens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Murilo Leie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.835--845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063743v1</w:t>
+                <w:t xml:space="preserve">hal-02465833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sven Putnis</w:t>
+                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Leie</w:t>
+                <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (11), pp.835--845. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1949-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465833v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-corrected knees do not fail more than aligned knees at 8 years in fixed severe valgus total knee replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Beach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.805-813. </w:t>
@@ -4746,51 +4746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor on “Contemporary Dual Mobility Head Penetration at Five Years: Concern for the Additional Convex Bearing Surface?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,103 +4880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Cross-Linked Polyethylene an Improvement Over Conventional Ultra-High Molecular Weight Polyethylene in Total Knee Arthroplasty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (3), pp.908-914. </w:t>
@@ -5026,51 +5026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term wear of dual mobility total hip replacement cups: explant study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.557--561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5277,51 +5277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear penetration rate is not relevant for evaluating wear of dual mobility cups: an explant study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Knee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (5), pp.1083--1089. </w:t>
@@ -5687,51 +5687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding wear in dual mobility total hip replacement: first generation explant wear patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,51 +5847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Knee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.233-236. </w:t>
@@ -6736,51 +6736,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of electrons from beauty hadron decays in pp collisions at sqrt{s} = 7 TeV</w:t>
+                <w:t xml:space="preserve">Anisotropic flow of charged hadrons, pions and (anti-)protons measured at high transverse momentum in Pb-Pb collisions at $\snn=2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
@@ -6819,102 +6819,102 @@
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 721, pp.13-23. </w:t>
+              <w:t xml:space="preserve">, 2013, 719, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00723477v1</w:t>
+                <w:t xml:space="preserve">in2p3-00703611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic flow of charged hadrons, pions and (anti-)protons measured at high transverse momentum in Pb-Pb collisions at $\snn=2.76$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of electrons from beauty hadron decays in pp collisions at sqrt{s} = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
@@ -6953,78 +6953,78 @@
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 719, pp.18-28. </w:t>
+              <w:t xml:space="preserve">, 2013, 721, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00703611v1</w:t>
+                <w:t xml:space="preserve">in2p3-00723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge separation relative to the reaction plane in Pb-Pb collisions at $\sqrt{s_{NN}}= 2.76$ TeV</w:t>
               </w:r>
@@ -7523,705 +7523,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Belikov</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 708, pp.249-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
+                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 708, pp.249-264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 712, pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
+                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 712, pp.309-318. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.103-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991451v1</w:t>
+                <w:t xml:space="preserve">hal-02104796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Boyer</w:t>
+                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bosler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp. 22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02104796v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
               </w:r>
@@ -8487,51 +8487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,90 +8629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the medial ligamentous structures on patellar tracking during knee flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp. 331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8886,291 +8886,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00680363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charm production at central rapidity in proton-proton collisions at sqrt(s) = 7 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse dimensionnelle de 40 inserts issus d’explants de prothèse de hanche à double mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2012)128⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (7), pp.S283-S284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00639079v1</w:t>
+                <w:t xml:space="preserve">hal-03193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dimensionnelle de 40 inserts issus d’explants de prothèse de hanche à double mobilité</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of charm production at central rapidity in proton-proton collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (7), pp.S283-S284. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01(2012°, pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2012)128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193995v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00639079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
               </w:r>
@@ -9296,295 +9296,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cross Section for Electromagnetic Dissociation with Neutron Emission in Pb-Pb Collisions at {\surd}sNN = 2.76 TeV</w:t>
+                <w:t xml:space="preserve">Light vector meson production in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. U. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Belikov</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.252302⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 710, pp.557-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00678456v1</w:t>
+                <w:t xml:space="preserve">in2p3-00651667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light vector meson production in pp collisions at sqrt(s) = 7 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the Cross Section for Electromagnetic Dissociation with Neutron Emission in Pb-Pb Collisions at {\surd}sNN = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 710, pp.557-568. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.252302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.252302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00651667v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00678456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
               </w:r>
@@ -9596,51 +9596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9681,387 +9681,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-yield modification in jet-like azimuthal di-hadron correlations in Pb-Pb collisions at $\sqrt(s_NN)$ = 2.76 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.092301⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (3), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00628910v1</w:t>
+                <w:t xml:space="preserve">hal-00682215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Particle-yield modification in jet-like azimuthal di-hadron correlations in Pb-Pb collisions at $\sqrt(s_NN)$ = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.092301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.092301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682215v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00628910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA microarray analysis and functional profile of pituitary transcriptome under core-clock protein BMAL1 control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.103-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700093v1</w:t>
@@ -10200,1069 +10200,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of pions, kaons and protons in pp collisions at sqrt(s)= 900 GeV with ALICE at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Higher harmonic anisotropic flow measurements of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1655-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.032301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00558763v1</w:t>
+                <w:t xml:space="preserve">in2p3-00595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher harmonic anisotropic flow measurements of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Production of pions, kaons and protons in pp collisions at sqrt(s)= 900 GeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.032301. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.032301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00595710v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696, pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
+                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 696, pp.328-337. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1594. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.112004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.2379-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
+                <w:t xml:space="preserve">hal-00620858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Baldit</w:t>
+                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 704, pp.442-455. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P06004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.2379-2385. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 704, pp.442-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620858v1</w:t>
+                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCTM: A User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
               </w:r>
@@ -11346,321 +11346,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00635831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Charged Particle Production at Large Transverse Momentum in Central Pb--Pb Collisions at $\sqrt{s_{_{NN}}} = 2.76$ TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 696, pp.30-39. </w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (7), pp.S349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00544311v1</w:t>
+                <w:t xml:space="preserve">hal-03193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suppression of Charged Particle Production at Large Transverse Momentum in Central Pb--Pb Collisions at $\sqrt{s_{_{NN}}} = 2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (7), pp.S349. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193877v1</w:t>
+                <w:t xml:space="preserve">in2p3-00544311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11691,51 +11691,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (7), pp.S549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683322v1</w:t>
@@ -11746,103 +11746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality Dependence of the Charged-Particle Multiplicity Density at Midrapidity in Pb-Pb Collisions at √sNN=2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.032301. </w:t>
@@ -11880,103 +11880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity density at midrapidity in central Pb-Pb collisions at sqrt(sNN) = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.252301. </w:t>
@@ -12014,90 +12014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12142,900 +12142,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00443989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
+                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of prototypes for the ALICE electromagnetic calorimeter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bellwied</w:t>
+                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.12.061⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440515v1</w:t>
+                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Acero</w:t>
+                <w:t xml:space="preserve">Performance of prototypes for the ALICE electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Awes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellwied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 615, pp.6-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13086,77 +13086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptic flow of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Conesa del Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14937,277 +14937,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gallin-Martel</w:t>
+                <w:t xml:space="preserve">Modeling the functioning of Dual Mobility Total Hip Arthroplasty 35 years of &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; experience of mechanical and clinical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Lorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Néri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGO Workshop, The Future of Radiation Oncology: Imaging, Dosimetry, Biology &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
+              <w:t xml:space="preserve">14th EFORT Congress 2013 (European Federation of National Associations of Orthopaedic Sports Traumatology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istamboul, Turkey. pp.En attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01071499v1</w:t>
+                <w:t xml:space="preserve">hal-00932663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the functioning of Dual Mobility Total Hip Arthroplasty 35 years of &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; experience of mechanical and clinical behavior.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Néri</w:t>
+                <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EFORT Congress 2013 (European Federation of National Associations of Orthopaedic Sports Traumatology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Istamboul, Turkey. pp.En attente</w:t>
+              <w:t xml:space="preserve">CGO Workshop, The Future of Radiation Oncology: Imaging, Dosimetry, Biology &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932663v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">86. Valeur ajoutée de l’exhaustivité du bilan locorégional, lors de la prise en charge initiale d’un cancer du sein : étude, à propos de 212 cas de cancers du sein, 09/2012 – 12/ 2012, Institut de Cancérologie de Lorraine (ICL)</w:t>
               </w:r>
@@ -15318,51 +15318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Dual Mobility-Multi scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15715,51 +15715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de double mobilité pour les prothèses totales de hanche : analyses multi-échelles de son fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15905,51 +15905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16048,51 +16048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Ring Imaging Cherenkov Counters (RICH2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Trieste, Italy. pp.62-66, </w:t>
@@ -16181,51 +16181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17464,51 +17464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rogelio Caballero, Juan Carlos D'Olivo, Gustavo Medina-Tanco, Lukas Nellen, Federico A. Sánchez, José F. Valdés-Galicia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference (ICRC'07)</w:t>
@@ -17593,51 +17593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Biodola, Isola d'Elba, Italy. Elsevier, Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment, 572, pp.410-412, 2007, </w:t>
@@ -17974,51 +17974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting corrosion in biomedical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmok Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18350,90 +18350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE EMCal Physics Performance Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aronsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Awes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ALICE EMCal Collaboration. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18684,51 +18684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement de la Prothèse Totale de Hanche Double Mobilité - Compréhension des comportements biomécanique et tribologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18924,51 +18924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory Elhadjene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aveline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SG7FLDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WH98F4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FC0K55WR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory Elhadjene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aveline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SG7FLDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WH98F4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FC0K55WR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>