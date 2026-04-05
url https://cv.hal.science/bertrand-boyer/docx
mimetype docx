--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
+                <w:t xml:space="preserve">No dislocation rate gap between single and two-stage revisions with a cementless Dual Mobility Cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nory Elhadjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zadel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICOT-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
+              <w:t xml:space="preserve">, 2026, 12, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sicotj/2025033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000097v1</w:t>
+                <w:t xml:space="preserve">hal-05542664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stage surgery with antibiotic-loaded hydrogel-coated implants versus two-stage surgery for chronic periprosthetic hip joint infection in French tertiary referral hospitals: the SINBIOSE-H non-inferiority, randomised, controlled trial study protocol</w:t>
               </w:r>
@@ -266,189 +266,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Labruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (2), pp.e085146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femoral Malpositioning of Anterolateral Ligament Reconstruction Is a Significant Risk Factor for Anterior Cruciate Ligament Graft Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pintore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -457,132 +457,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (13), pp.3116-3123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/03635465251376586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -591,766 +591,762 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICOT-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051084v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perioperative Patient Blood Management (excluding obstetrics): Guidelines from the French National Authority for Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Theissen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pontone</w:t>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2024.101404⟩</w:t>
+              <w:t xml:space="preserve">SICOT-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051074v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized decision algorithm for the microbiological diagnosis of osteoarticular infections in adults using synovial fluid samples: a prospective study in two French hospitals including 423 samples of synovial fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perioperative Patient Blood Management (excluding obstetrics): Guidelines from the French National Authority for Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Theissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Folléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupieux</w:t>
+                <w:t xml:space="preserve">Monique Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Descours</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Benito</w:t>
+                <w:t xml:space="preserve">Silvia Pontone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/jbji-9-37-2024⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (5), pp.101404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2024.101404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04608341v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia ageing is related to total hip arthroplasty aseptic loosening. A study of 45 retrieved zirconia heads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (8), pp.103991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2024.103991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Prophylaxis in One-Stage Revision of Septic Total Knee Arthroplasty: A Scoping Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized decision algorithm for the microbiological diagnosis of osteoarticular infections in adults using synovial fluid samples: a prospective study in two French hospitals including 423 samples of synovial fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Ciccullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Farinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Philippot</w:t>
+                <w:t xml:space="preserve">Yvonne Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12030606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jbji-9-37-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masquelet's induced membrane technique associated with Reamer Irrigation Aspiration grafting and intramedullary Nailing (MaRIAN) for chronic diaphyseal osteomyelitis of the lower limb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic Prophylaxis in One-Stage Revision of Septic Total Knee Arthroplasty: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ciccullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cuvillier</w:t>
+                <w:t xml:space="preserve">Luca Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Meucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Antonio Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (7), pp.103395. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12030606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051042v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and complications of total hip arthroplasty using third-generation dual-mobility cups with non-cross-linked polyethylene liners in patients younger than 55 years</w:t>
               </w:r>
@@ -1362,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,12387 +1551,12391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Combination of Femoral Tunnel Orientation in Anterior Cruciate Ligament Reconstruction Using an Inside-out Femoral Technique Combined With an Anterolateral Extra-articular Reconstruction</w:t>
+                <w:t xml:space="preserve">Masquelet's induced membrane technique associated with Reamer Irrigation Aspiration grafting and intramedullary Nailing (MaRIAN) for chronic diaphyseal osteomyelitis of the lower limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Stordeur</w:t>
+                <w:t xml:space="preserve">Marianne Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Klasan</w:t>
+                <w:t xml:space="preserve">Jean-François Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03635465221078326⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (7), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051069v1</w:t>
+                <w:t xml:space="preserve">hal-05051042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Sonographic Outcomes of Acute Achilles Tendon Rupture? Nonoperative Versus Surgical Repair?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Combination of Femoral Tunnel Orientation in Anterior Cruciate Ligament Reconstruction Using an Inside-out Femoral Technique Combined With an Anterolateral Extra-articular Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Braccagni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Arcade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Technology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.427-432. </w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.1205-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52198/21.STI.39.SO1505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03635465221078326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051030v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and probability of success after early revision of prosthetic joint infections with debridement, antibiotics and implant retention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Are the Sonographic Outcomes of Acute Achilles Tendon Rupture? Nonoperative Versus Surgical Repair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Braccagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Klasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2020.102774⟩</w:t>
+              <w:t xml:space="preserve">Surgical Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.427-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52198/21.STI.39.SO1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051022v1</w:t>
+                <w:t xml:space="preserve">hal-05051030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella infection after anterior cruciate ligament reconstruction: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Putnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.246-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5312/wjo.v12.i4.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Revision Rates at More Than 10 Years for Dual-Mobility Cups Cemented Into Cages in Complex Revision Total Hip Arthroplasty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods and probability of success after early revision of prosthetic joint infections with debridement, antibiotics and implant retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.513 - 519. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.102774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arth.2019.08.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2020.102774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03489844v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
+                <w:t xml:space="preserve">Low Revision Rates at More Than 10 Years for Dual-Mobility Cups Cemented Into Cages in Complex Revision Total Hip Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Elidrissi-Moubtassim</w:t>
+                <w:t xml:space="preserve">Gary Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Boyer</w:t>
+                <w:t xml:space="preserve">Loïc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.513 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arth.2019.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467213v1</w:t>
+                <w:t xml:space="preserve">hal-03489844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of rifampin therapy is a key determinant of improved outcomes in early-onset acute prosthetic joint infection due to Staphylococcus treated with a debridement, antibiotics and implant retention (DAIR): a retrospective multicenter study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elidrissi-Moubtassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Becker</w:t>
+                <w:t xml:space="preserve">G. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kreitmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Mabrut</w:t>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/jbji.40333⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 466, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051004v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mobility cups for total hip arthroplasty: tips and tricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICOT-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, 11p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sicotj/2020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of rifampin therapy is a key determinant of improved outcomes in early-onset acute prosthetic joint infection due to Staphylococcus treated with a debridement, antibiotics and implant retention (DAIR): a retrospective multicenter study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kreitmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Triffaut-Fillit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Becker</w:t>
+                <w:t xml:space="preserve">Florent Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/jbji.40333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mobility cups in total hip arthroplasty after failed internal fixation of proximal femoral fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.491 - 495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary rotating hinge arthroplasty can safely be recommended in complex primary surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+                <w:t xml:space="preserve">A new transparent beam profiler based on secondary electrons emission for hadrontherapy charged particles beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Papin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gualter Vaz</w:t>
+                <w:t xml:space="preserve">Y. Geerebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-019-05589-x⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051063v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary rotating hinge arthroplasty can safely be recommended in complex primary surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualter Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1780-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-019-05589-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03485009v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.333 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489178v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transparent beam profiler based on secondary electrons emission for hadrontherapy charged particles beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thiebaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Geerebaert</w:t>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.149⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1251 - 1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002631v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.1097-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-018-4054-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of morselized allografts for acetabular reconstruction during THA revision: French multicenter study of 508 cases with 8 years’ average follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (5), pp.957-966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’allogreffes morcelées pour la reconstruction des pertes osseuses de l’acétabulum, dans les reprises de PTH : étude française multicentrique nationale de 508 cas, au recul moyen de 8 ans (5–15,5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.613 - 622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs qui influencent la survie de l’arthroplastie de la hanche et du genou ? Étude prospective de cohorte sur 63 619 arthroplasties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.827 - 833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.09.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral versus bilateral total knee arthroplasty: A registry study on survival and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.627 - 631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of morselized allografts for acetabular reconstruction during THA revision: French multicenter study of 508 cases with 8 years’ average follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Erivan</w:t>
+                <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (5), pp.957-966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
+                <w:t xml:space="preserve">Correction to: Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murilo Leie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (11), pp.2733-2733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-018-4107-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465833v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Klasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Putnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Leie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.835--845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063743v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Caton</w:t>
+                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-018-4107-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1949-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465126v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial patellofemoral ligament reconstruction with or without tibial tubercle transfer is an effective treatment for patellofemoral instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anthony Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.805-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00167-018-5102-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-corrected knees do not fail more than aligned knees at 8 years in fixed severe valgus total knee replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Pailhe</w:t>
+                <w:t xml:space="preserve">David Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (11), pp.3386-3394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00167-018-4906-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Cross-Linked Polyethylene an Improvement Over Conventional Ultra-High Molecular Weight Polyethylene in Total Knee Arthroplasty?</w:t>
+                <w:t xml:space="preserve">Letter to the Editor on “Contemporary Dual Mobility Head Penetration at Five Years: Concern for the Additional Convex Bearing Surface?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susanna Stea</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (3), pp.908-914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arth.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.3363-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arth.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465131v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor on “Contemporary Dual Mobility Head Penetration at Five Years: Concern for the Additional Convex Bearing Surface?”</w:t>
+                <w:t xml:space="preserve">Is Cross-Linked Polyethylene an Improvement Over Conventional Ultra-High Molecular Weight Polyethylene in Total Knee Arthroplasty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Philippot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (10), pp.3363-3365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arth.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.908-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arth.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465148v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term wear of dual mobility total hip replacement cups: explant study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (1), pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-017-3525-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of primary total hip replacement with first generation Bousquet dual mobility socket with more than twenty five years follow up. About a series of two hundred and twelve hips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linear penetration rate is not relevant for evaluating wear of dual mobility cups: an explant study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.557--561. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-016-3373-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.599-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-017-3406-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465640v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear penetration rate is not relevant for evaluating wear of dual mobility cups: an explant study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of primary total hip replacement with first generation Bousquet dual mobility socket with more than twenty five years follow up. About a series of two hundred and twelve hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.599-603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-017-3406-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.557--561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-016-3373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194077v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anterolateral ligament: Anatomic implications for its reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bergandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Knee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (5), pp.1083--1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knee.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of a radially oscillating single-bubble by a micron-sized object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (A), pp.285-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding wear in dual mobility total hip replacement: first generation explant wear patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bousquet dual mobility socket for patient under fifty years old. More than twenty year follow-up of one hundred and thirty one hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.529-533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-016-3362-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.589--594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-016-3385-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194073v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bousquet dual mobility socket for patient under fifty years old. More than twenty year follow-up of one hundred and thirty one hips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Philippot</w:t>
+                <w:t xml:space="preserve">Understanding wear in dual mobility total hip replacement: first generation explant wear patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.589--594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-016-3385-y⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-016-3362-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465641v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of femoral tunnel widening on one-year clinical outcome after anterior cruciate ligament reconstruction using ZipLoop® technology for fixation in the cortical bone of the femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Knee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.233-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knee.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCTM2: An updated User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 821, pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01292740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial patellofemoral ligament reconstruction for patellar instability following total knee arthroplasty: A review of 6 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kawaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (5), pp.607-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of gait pattern after medial patellofemoral ligament reconstruction for objective patellar instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.123-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00167-014-3347-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation of fiducial markers in the liver for stereotactic body radiation therapy: Feasibility and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taste-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Oldrini</w:t>
+                <w:t xml:space="preserve">S. Renard-Oldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Taste-George</w:t>
+                <w:t xml:space="preserve">A. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (6), pp.589 - 592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2014.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of joint position sense deficit, muscular impairment and postural disorder following hemi-Castaing ankle ligamentoplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (6), pp.S271-S274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of electrons from beauty hadron decays in pp collisions at sqrt{s} = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arbor</w:t>
+                <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 721, pp.13-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic flow of charged hadrons, pions and (anti-)protons measured at high transverse momentum in Pb-Pb collisions at $\snn=2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arbor</w:t>
+                <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 719, pp.18-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00703611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge separation relative to the reaction plane in Pb-Pb collisions at $\sqrt{s_{NN}}= 2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+                <w:t xml:space="preserve">A.A.E. Bergognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.012301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.012301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00714568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range angular correlations on the near and away side in p-Pb collisions at sqrt(sNN) = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arbor</w:t>
+                <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 719, pp.29-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00763590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy flavour decay muon production at forward rapidity in proton--proton collisions at \sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arbor</w:t>
+                <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 708, pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00661263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Imbert</w:t>
+                <w:t xml:space="preserve">M.C. Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Geringer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194012v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+                <w:t xml:space="preserve">High incidence of anticytomegalovirus drug resistance among D+R- kidney transplant recipients receiving preemptive therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.202-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2011.03766.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the medial ligamentous structures on patellar tracking during knee flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp. 331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-011-1598-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
+                <w:t xml:space="preserve">hal-00985174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (3), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
+                <w:t xml:space="preserve">hal-03193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inclusive J/psi production in pp collisions at sqrt(s) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 718, pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991451v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00680363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delaunay</w:t>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 708, pp.249-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104796v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193961v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of anticytomegalovirus drug resistance among D+R- kidney transplant recipients receiving preemptive therapy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Helou</w:t>
+                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2011.03766.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675701v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive J/psi production in pp collisions at sqrt(s) = 2.76 TeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Abelev</w:t>
+                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adam</w:t>
+                <w:t xml:space="preserve">J Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Adamova</w:t>
+                <w:t xml:space="preserve">B Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Adare</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.078⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (10), pp.838-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00680363v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the medial ligamentous structures on patellar tracking during knee flexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp. 22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00167-011-1598-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985174v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mhiri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">D. Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goudard</w:t>
+                <w:t xml:space="preserve">O. Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Mazeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.103-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04375397v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of charm production at central rapidity in proton-proton collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Un Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 01(2012°, pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP01(2012)128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00639079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse dimensionnelle de 40 inserts issus d’explants de prothèse de hanche à double mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (7), pp.S283-S284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light vector meson production in pp collisions at sqrt(s) = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. U. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 710, pp.557-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00651667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Cross Section for Electromagnetic Dissociation with Neutron Emission in Pb-Pb Collisions at {\surd}sNN = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldisseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.252302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.252302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00678456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leruez-Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie-biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (6), pp.352-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-yield modification in jet-like azimuthal di-hadron correlations in Pb-Pb collisions at $\sqrt(s_NN)$ = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldisseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.092301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.092301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00628910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (3), pp.511-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 226, pp.838 - 853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Event Background Fluctuations for Charged Particle Jet Reconstruction in Pb-Pb collisions at $\sqrt{s_{NN}} = 2.76$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+                <w:t xml:space="preserve">DNA microarray analysis and functional profile of pituitary transcriptome under core-clock protein BMAL1 control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)053⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.103-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00659804v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarray analysis and functional profile of pituitary transcriptome under core-clock protein BMAL1 control.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delaunay</w:t>
+                <w:t xml:space="preserve">Measurement of Event Background Fluctuations for Charged Particle Jet Reconstruction in Pb-Pb collisions at $\sqrt{s_{NN}} = 2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1203 (2012), pp.053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700093v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of pions, kaons and protons in pp collisions at sqrt(s)= 900 GeV with ALICE at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00558763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher harmonic anisotropic flow measurements of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Un Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, pp.032301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.2379-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 696, pp.328-337. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 704, pp.442-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
+                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.112004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620858v1</w:t>
+                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Baldit</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 704, pp.442-455. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 696, pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
+                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Charged Particle Production at Large Transverse Momentum in Central Pb--Pb Collisions at $\sqrt{s_{_{NN}}} = 2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 696, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00544311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCTM: A User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 665, pp.48-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00635831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (7), pp.S349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (7), pp.S549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality Dependence of the Charged-Particle Multiplicity Density at Midrapidity in Pb-Pb Collisions at √sNN=2.76 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.032301⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.2379-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558143v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrality Dependence of the Charged-Particle Multiplicity Density at Midrapidity in Pb-Pb Collisions at √sNN=2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.032301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194000v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity density at midrapidity in central Pb-Pb collisions at sqrt(sNN) = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.252301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00538218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of prototypes for the ALICE electromagnetic calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Awes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allen</w:t>
+                <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Awes</w:t>
+                <w:t xml:space="preserve">S. Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellwied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 615, pp.6-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2009.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00440515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Abel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+                <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00498219v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Acero</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 68, pp.89-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1339-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00474504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptic flow of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Conesa del Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.252302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00537767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aad</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Abat</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00315956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycholinguistic norms for action photographs in French and their relationships with spoken and written latencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Boyer</w:t>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French normative data and naming times for action pictures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schwitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research, Instrument, &amp; Computers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.564-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective age-of-acquisition (AoA) norms for a set of 230 object names in French : Relationships with other variables used in psycholinguistic experiments, the English data from Morrison et al. (1997) and naming latencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.209-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13945,2018 +13945,2018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF-β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Cussonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Boyer</w:t>
+                <w:t xml:space="preserve">G Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-Line Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultra thin beam profiler for charged particle beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Geerebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Biodola-Isola d'Elba, Italy. pp.29-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of x-ray spectrometry UHV instruments at the SR facilities BESSY II, ELETTRA and SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bogovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lubeck</w:t>
+                <w:t xml:space="preserve">B. Detlefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON SYNCHROTRON RADIATION INSTRUMENTATION – SRI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, United States. pp.030011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4952834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Photon Detector For The Online Monitoring Of IMRT Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delorme</w:t>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting &amp; Exhibition (AAPM2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Anaheim, United States. pp.3206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4923853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01184626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delorme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.e35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Photon Detector For The Online Monitoring Of IMRT Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delorme</w:t>
+                <w:t xml:space="preserve">R. Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM 57th Annual Meeting &amp; Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the head of an accelerator: Calculation optimization and statistical comparison methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.e43-e44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Translational Research in Radiation Oncology- Physics for Health in Europe (ICTR-PHE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00944719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Journées Scientifiques - Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the functioning of Dual Mobility Total Hip Arthroplasty 35 years of &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; experience of mechanical and clinical behavior.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Néri</w:t>
+                <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EFORT Congress 2013 (European Federation of National Associations of Orthopaedic Sports Traumatology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Istamboul, Turkey. pp.En attente</w:t>
+              <w:t xml:space="preserve">CGO Workshop, The Future of Radiation Oncology: Imaging, Dosimetry, Biology &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932663v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gallin-Martel</w:t>
+                <w:t xml:space="preserve">Modeling the functioning of Dual Mobility Total Hip Arthroplasty 35 years of &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; experience of mechanical and clinical behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Lorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Néri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGO Workshop, The Future of Radiation Oncology: Imaging, Dosimetry, Biology &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
+              <w:t xml:space="preserve">14th EFORT Congress 2013 (European Federation of National Associations of Orthopaedic Sports Traumatology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istamboul, Turkey. pp.En attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071499v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">86. Valeur ajoutée de l’exhaustivité du bilan locorégional, lors de la prise en charge initiale d’un cancer du sein : étude, à propos de 212 cas de cancers du sein, 09/2012 – 12/ 2012, Institut de Cancérologie de Lorraine (ICL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leufflen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Hamdaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Troufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Montpellier, 2013. Traitement personnalisé des cancers du sein : impact sur la prise en charge loco-régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Dual Mobility-Multi scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAOS 2012 (American Academy of Orthopaedic Surgeons®)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarkonium production in pp collisions with the ALICE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutherford Centennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis process for J/Psi in pp collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on First Physics with the ALICE Muon spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00766952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarkonium production in pp collisions and Pb-Pb collisions with the ALICE experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">J/y analysis in proton+proton at 7 TeV in the ALICE muon spectrometer using a 2D correction method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rutherford Centennial Conference on Nuclear Physics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Quark Matter 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00766912v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/y analysis in proton+proton at 7 TeV in the ALICE muon spectrometer using a 2D correction method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Quarkonium production in pp collisions and Pb-Pb collisions with the ALICE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quark Matter 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Annecy, France</w:t>
+              <w:t xml:space="preserve">Rutherford Centennial Conference on Nuclear Physics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771657v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00766912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de double mobilité pour les prothèses totales de hanche : analyses multi-échelles de son fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,1125 +15971,1125 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats J/psi en p+p à 7 TeV – Alice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres QGP-France 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Etretat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00543853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-1 jet trigger hardware for the ALICE electromagnetic calorimeter at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aachen, Germany. pp.C12048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/5/12/C12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00527969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sallaz-Damaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sallaz-Damaz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Ring Imaging Cherenkov Counters (RICH2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Trieste, Italy. pp.62-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2008.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00180460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: a Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICATPP Conference on Astroparticle, Particle, Space Physics, Detectors and Medical Physics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Como, Italy. pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00187453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">isoenzymes mediate GnRH intracellular signals via the downstream PKC-target substrates, myristiylated alanine-rich C-kinase substrate (MARCKS) and protein kinase D (PKD), in the gonadotrope cell lines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the alpha T3-1 gonadotrope cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Drouva</w:t>
+                <w:t xml:space="preserve">B. Junoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maccario</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The endocrine society's 88th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, BOSTON, United States</w:t>
+              <w:t xml:space="preserve">In Proceedings of cell signaling world 2006, Signal transduction pathways as therapeutic targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LUXEMBOURG, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089040v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the alpha T3-1 gonadotrope cell line.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Poulin</w:t>
+                <w:t xml:space="preserve">isoenzymes mediate GnRH intracellular signals via the downstream PKC-target substrates, myristiylated alanine-rich C-kinase substrate (MARCKS) and protein kinase D (PKD), in the gonadotrope cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Drouva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maccario</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of cell signaling world 2006, Signal transduction pathways as therapeutic targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, LUXEMBOURG, Netherlands</w:t>
+              <w:t xml:space="preserve">The endocrine society's 88th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, BOSTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089007v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zielinski</w:t>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the ?-T3-1 gonadotrope cell line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Junoy B. Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Drouva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on proteasomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17099,926 +17099,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle en ligne de la qualité des faisceaux en radiothérapie par modulation d'intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Villeurbanne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01501679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a high dynamic range integrated charge to digital converter for online dosimetry in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference (2016 IEEE NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. , 2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD), pp.1-5, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01390857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linac modeling for external beam radiotherapy quality assurance using a dedicated 2D pixelated detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference (2016 IEEE NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01390863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D theoretical study of the coupling between a bowtie nano-antenna and a slow Bloch mode of a photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eter El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eter El</w:t>
+                <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFO12, Conference on Near-Field Optics, Nanophotonics and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Donostia San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of the CREAM experiment, results in Z=1 test beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rogelio Caballero, Juan Carlos D'Olivo, Gustavo Medina-Tanco, Lukas Nellen, Federico A. Sánchez, José F. Valdés-Galicia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference (ICRC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Merida, Mexico. pp.453-456, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00180427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: A Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin-Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Biodola, Isola d'Elba, Italy. Elsevier, Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment, 572, pp.410-412, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00120124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cherenkov imager for charge measurements of Nuclear Cosmic Rays in the CREAM II instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buénerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India. pp.277-280, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18028,352 +18028,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sangély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sangély</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Boyer</w:t>
+                <w:t xml:space="preserve">N. Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Prohaska, Johanna Irrgeher, Norbert Jakubowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sector Field Mass Spectrometry for Elemental and Isotopic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society Of Chemistry, pp.443-503, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting corrosion in biomedical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmok Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landolt, D.;. Mischler, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribocorrosion of passive metals and coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing Limited, 2011, 978-1-84569-966-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are AoA effects in written piture naming ? Some insights with the use of objective written AoA norms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Lexicon. " Some words to talk about words ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18383,147 +18383,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference heavy flavour cross sections in pp collisions at \surd s = 2.76 TeV, using a pQCD-driven \surd s-scaling of ALICE measurements at \surd s = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Conesa del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Averbeck</w:t>
+                <w:t xml:space="preserve">P. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bastid</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Dainese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18533,344 +18533,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE EMCal Physics Performance Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aronsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Awes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ALICE EMCal Collaboration. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00508506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un module NIM « trigger » de logique programmable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00347180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSE 3 - Tests de mesures neutroniques sur le reacteur MASURCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Billebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Boyer</w:t>
+                <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brissot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Giorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18880,114 +18880,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement de la Prothèse Totale de Hanche Double Mobilité - Compréhension des comportements biomécanique et tribologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01140073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId522"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19134,51 +19134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kreitmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mabrut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194000v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory Elhadjene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>