--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,489 +234,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stage surgery with antibiotic-loaded hydrogel-coated implants versus two-stage surgery for chronic periprosthetic hip joint infection in French tertiary referral hospitals: the SINBIOSE-H non-inferiority, randomised, controlled trial study protocol</w:t>
+                <w:t xml:space="preserve">Antibiotic prophylaxis in orthopedic and trauma surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+                <w:t xml:space="preserve">Claire Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cazorla</w:t>
+                <w:t xml:space="preserve">Julie Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
+                <w:t xml:space="preserve">Christophe Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Labruyere</w:t>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chapelle</w:t>
+                <w:t xml:space="preserve">Michel Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2), pp.e085146. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2026.101756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051096v1</w:t>
+                <w:t xml:space="preserve">hal-05585336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral Malpositioning of Anterolateral Ligament Reconstruction Is a Significant Risk Factor for Anterior Cruciate Ligament Graft Failure</w:t>
+                <w:t xml:space="preserve">Single-stage surgery with antibiotic-loaded hydrogel-coated implants versus two-stage surgery for chronic periprosthetic hip joint infection in French tertiary referral hospitals: the SINBIOSE-H non-inferiority, randomised, controlled trial study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pintore</w:t>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Brossier</w:t>
+                <w:t xml:space="preserve">Celine Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Vermorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neri</w:t>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Labruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03635465251376586⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e085146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-085146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285050v1</w:t>
+                <w:t xml:space="preserve">hal-05051096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
+                <w:t xml:space="preserve">Femoral Malpositioning of Anterolateral Ligament Reconstruction Is a Significant Risk Factor for Anterior Cruciate Ligament Graft Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pintore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICOT-J</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (13), pp.3116-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03635465251376586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05000097v1</w:t>
+                <w:t xml:space="preserve">hal-05285050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage exchange of infected total hip arthroplasty with a dual-mobility cup is associated with a low instability rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -725,13217 +725,13007 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICOT-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sicotj/2025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051084v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perioperative Patient Blood Management (excluding obstetrics): Guidelines from the French National Authority for Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Theissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Folléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pontone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (5), pp.101404. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2024.101404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia ageing is related to total hip arthroplasty aseptic loosening. A study of 45 retrieved zirconia heads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (8), pp.103991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2024.103991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized decision algorithm for the microbiological diagnosis of osteoarticular infections in adults using synovial fluid samples: a prospective study in two French hospitals including 423 samples of synovial fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.37-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jbji-9-37-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Prophylaxis in One-Stage Revision of Septic Total Knee Arthroplasty: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ciccullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (3), pp.606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics12030606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and complications of total hip arthroplasty using third-generation dual-mobility cups with non-cross-linked polyethylene liners in patients younger than 55 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+                <w:t xml:space="preserve">Masquelet's induced membrane technique associated with Reamer Irrigation Aspiration grafting and intramedullary Nailing (MaRIAN) for chronic diaphyseal osteomyelitis of the lower limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (2), pp.103208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103208⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (7), pp.103395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051078v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de système embarqué sur cible FPGA : une approche par compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/20221022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masquelet's induced membrane technique associated with Reamer Irrigation Aspiration grafting and intramedullary Nailing (MaRIAN) for chronic diaphyseal osteomyelitis of the lower limb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Carricajo</w:t>
+                <w:t xml:space="preserve">Survival and complications of total hip arthroplasty using third-generation dual-mobility cups with non-cross-linked polyethylene liners in patients younger than 55 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (7), pp.103395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103395⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.103208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051042v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Combination of Femoral Tunnel Orientation in Anterior Cruciate Ligament Reconstruction Using an Inside-out Femoral Technique Combined With an Anterolateral Extra-articular Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (5), pp.1205-1214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03635465221078326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Sonographic Outcomes of Acute Achilles Tendon Rupture? Nonoperative Versus Surgical Repair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Braccagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Braccagni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Technology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.427-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52198/21.STI.39.SO1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella infection after anterior cruciate ligament reconstruction: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Putnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.246-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5312/wjo.v12.i4.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and probability of success after early revision of prosthetic joint infections with debridement, antibiotics and implant retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (1), pp.102774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2020.102774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Revision Rates at More Than 10 Years for Dual-Mobility Cups Cemented Into Cages in Complex Revision Total Hip Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.513 - 519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arth.2019.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring radiation hardness of PEPITES, a new transparent charged particle beam profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elidrissi-Moubtassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 466, pp.8-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2020.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mobility cups for total hip arthroplasty: tips and tricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Klasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lustig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICOT-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, 11p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sicotj/2020018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of rifampin therapy is a key determinant of improved outcomes in early-onset acute prosthetic joint infection due to Staphylococcus treated with a debridement, antibiotics and implant retention (DAIR): a retrospective multicenter study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kreitmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Triffaut-Fillit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Joint Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.28-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/jbji.40333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mobility cups in total hip arthroplasty after failed internal fixation of proximal femoral fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.491 - 495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transparent beam profiler based on secondary electrons emission for hadrontherapy charged particles beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Geerebaert</w:t>
+                <w:t xml:space="preserve">Contemporary rotating hinge arthroplasty can safely be recommended in complex primary surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualter Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.149⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1780-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-019-05589-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03002631v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary rotating hinge arthroplasty can safely be recommended in complex primary surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-019-05589-x⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.333 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051063v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèse totale de hanche avec cupule double mobilité après échec d’ostéosynthèse des fractures de l’extrémité proximale du fémur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Boulat</w:t>
+                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.1251 - 1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485009v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the influencing factors on hip and knee arthroplasty survival? Prospective cohort study on 63619 arthroplasties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susanna Stea</w:t>
+                <w:t xml:space="preserve">A new transparent beam profiler based on secondary electrons emission for hadrontherapy charged particles beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geerebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.07.020⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489178v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.1097-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-018-4054-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of morselized allografts for acetabular reconstruction during THA revision: French multicenter study of 508 cases with 8 years’ average follow-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’allogreffes morcelées pour la reconstruction des pertes osseuses de l’acétabulum, dans les reprises de PTH : étude française multicentrique nationale de 508 cas, au recul moyen de 8 ans (5–15,5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.613 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051054v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’allogreffes morcelées pour la reconstruction des pertes osseuses de l’acétabulum, dans les reprises de PTH : étude française multicentrique nationale de 508 cas, au recul moyen de 8 ans (5–15,5)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels sont les facteurs qui influencent la survie de l’arthroplastie de la hanche et du genou ? Étude prospective de cohorte sur 63 619 arthroplasties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Rhame</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105, pp.613 - 622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105, pp.827 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.09.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488076v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs qui influencent la survie de l’arthroplastie de la hanche et du genou ? Étude prospective de cohorte sur 63 619 arthroplasties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unilateral versus bilateral total knee arthroplasty: A registry study on survival and risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.09.120⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.627 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489164v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral versus bilateral total knee arthroplasty: A registry study on survival and risk factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of morselized allografts for acetabular reconstruction during THA revision: French multicenter study of 508 cases with 8 years’ average follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Susanna Stea</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rhame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105, pp.627 - 631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105 (5), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484445v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of morselized allografts for acetabular reconstruction during THA revision: French multicenter study of 508 cases with 8 years’ average follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rhame</w:t>
+                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1949-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409624v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
+                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Caton</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Klasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Putnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Leie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-018-4107-4⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.835--845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465126v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mobility acetabular cups for total hip arthroplasty: advantages and drawbacks</w:t>
+                <w:t xml:space="preserve">Correction to: Intraprosthetic dislocation of dual mobility total hip arthroplasty: still occurring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murilo Leie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17434440.2018.1538781⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (11), pp.2733-2733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-018-4107-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465833v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we expand the indications for the DAIR (debridement, antibiotic therapy, and implant retention) procedure for Staphylococcus aureus prosthetic joint infections? A multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pavese</w:t>
+                <w:t xml:space="preserve">Under-corrected knees do not fail more than aligned knees at 8 years in fixed severe valgus total knee replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-018-3330-7⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (11), pp.3386-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-018-4906-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063743v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial patellofemoral ligament reconstruction with or without tibial tubercle transfer is an effective treatment for patellofemoral instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Anthony Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Beach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.805-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00167-018-5102-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-corrected knees do not fail more than aligned knees at 8 years in fixed severe valgus total knee replacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Letter to the Editor on “Contemporary Dual Mobility Head Penetration at Five Years: Concern for the Additional Convex Bearing Surface?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Remy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-018-4906-6⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (10), pp.3363-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arth.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263757v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor on “Contemporary Dual Mobility Head Penetration at Five Years: Concern for the Additional Convex Bearing Surface?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is Cross-Linked Polyethylene an Improvement Over Conventional Ultra-High Molecular Weight Polyethylene in Total Knee Arthroplasty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Philippot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Stea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (10), pp.3363-3365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arth.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.908-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arth.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465148v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Cross-Linked Polyethylene an Improvement Over Conventional Ultra-High Molecular Weight Polyethylene in Total Knee Arthroplasty?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-term wear of dual mobility total hip replacement cups: explant study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susanna Stea</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Arthroplasty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arth.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-017-3525-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term wear of dual mobility total hip replacement cups: explant study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Results of primary total hip replacement with first generation Bousquet dual mobility socket with more than twenty five years follow up. About a series of two hundred and twelve hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (1), pp.41-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-017-3525-z⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.557--561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-016-3373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194085v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear penetration rate is not relevant for evaluating wear of dual mobility cups: an explant study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.599-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-017-3406-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of primary total hip replacement with first generation Bousquet dual mobility socket with more than twenty five years follow up. About a series of two hundred and twelve hips</w:t>
+                <w:t xml:space="preserve">The anterolateral ligament: Anatomic implications for its reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bergandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-016-3373-2⟩</w:t>
+              <w:t xml:space="preserve">The Knee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.1083--1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knee.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465640v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anterolateral ligament: Anatomic implications for its reconstruction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbation of a radially oscillating single-bubble by a micron-sized object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Montes Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Knee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knee.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (A), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467558v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of a radially oscillating single-bubble by a micron-sized object</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding wear in dual mobility total hip replacement: first generation explant wear patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-016-3362-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619237v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bousquet dual mobility socket for patient under fifty years old. More than twenty year follow-up of one hundred and thirty one hips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.589--594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-016-3385-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding wear in dual mobility total hip replacement: first generation explant wear patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UCTM2: An updated User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-016-3362-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 821, pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194073v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01292740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of femoral tunnel widening on one-year clinical outcome after anterior cruciate ligament reconstruction using ZipLoop® technology for fixation in the cortical bone of the femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Knee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (2), pp.233-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knee.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCTM2: An updated User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Medial patellofemoral ligament reconstruction for patellar instability following total knee arthroplasty: A review of 6 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kawaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.068⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (5), pp.607-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01292740v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial patellofemoral ligament reconstruction for patellar instability following total knee arthroplasty: A review of 6 cases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Recovery of gait pattern after medial patellofemoral ligament reconstruction for objective patellar instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2016.03.018⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-014-3347-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470423v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of gait pattern after medial patellofemoral ligament reconstruction for objective patellar instability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implantation of fiducial markers in the liver for stereotactic body radiation therapy: Feasibility and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taste-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renard-Oldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-014-3347-0⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (6), pp.589 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2014.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469892v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of fiducial markers in the liver for stereotactic body radiation therapy: Feasibility and results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of joint position sense deficit, muscular impairment and postural disorder following hemi-Castaing ankle ligamentoplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Oldrini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Baumann</w:t>
+                <w:t xml:space="preserve">F. Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchesi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2014.01.010⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (6), pp.S271-S274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817618v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of joint position sense deficit, muscular impairment and postural disorder following hemi-Castaing ankle ligamentoplasty</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of electrons from beauty hadron decays in pp collisions at sqrt{s} = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2014.02.014⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 721, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498570v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of electrons from beauty hadron decays in pp collisions at sqrt{s} = 7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Anisotropic flow of charged hadrons, pions and (anti-)protons measured at high transverse momentum in Pb-Pb collisions at $\snn=2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 721, pp.13-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.069⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 719, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00723477v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00703611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic flow of charged hadrons, pions and (anti-)protons measured at high transverse momentum in Pb-Pb collisions at $\snn=2.76$ TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Charge separation relative to the reaction plane in Pb-Pb collisions at $\sqrt{s_{NN}}= 2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.E. Bergognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.066⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.012301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.012301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00703611v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00714568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge separation relative to the reaction plane in Pb-Pb collisions at $\sqrt{s_{NN}}= 2.76$ TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Long-range angular correlations on the near and away side in p-Pb collisions at sqrt(sNN) = 5.02 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baldisseri</w:t>
+                <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A.E. Bergognon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Borel</w:t>
+                <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.012301⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 719, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00714568v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00763590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range angular correlations on the near and away side in p-Pb collisions at sqrt(sNN) = 5.02 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Heavy flavour decay muon production at forward rapidity in proton--proton collisions at \sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 719, pp.29-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 708, pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00763590v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00661263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy flavour decay muon production at forward rapidity in proton--proton collisions at \sqrt(s) = 7 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.063⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (10), pp.838-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00661263v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
+                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04375397v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High incidence of anticytomegalovirus drug resistance among D+R- kidney transplant recipients receiving preemptive therapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2011.03766.x⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 708, pp.249-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675701v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the medial ligamentous structures on patellar tracking during knee flexion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00167-011-1598-6⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985174v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Geringer</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp. 22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193961v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive J/psi production in pp collisions at sqrt(s) = 2.76 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.078⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.103-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00680363v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic decomposition of two-particle angular correlations in Pb--Pb collisions at $\mathbf{\sqrt{s_{\rm NN}} = 2.76}$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leruez-Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00622891v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-strange baryon production in pp collisions at (s)^1/2 = 7 TeV with ALICE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+                <w:t xml:space="preserve">High incidence of anticytomegalovirus drug resistance among D+R- kidney transplant recipients receiving preemptive therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.202-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2011.03766.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684720v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high transverse momentum D mesons in central Pb--Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)112⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (3), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00678268v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Farizon</w:t>
+                <w:t xml:space="preserve">The role of the medial ligamentous structures on patellar tracking during knee flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
+              <w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp. 331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00167-011-1598-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194012v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of patellar kinematics after reconstruction of the medial patellofemoral ligament</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inclusive J/psi production in pp collisions at sqrt(s) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 718, pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991451v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00680363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Microarray Analysis and Functional Profile of Pituitary Transcriptome Under Core-Clock Protein BMAL1 Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Delaunay</w:t>
+                <w:t xml:space="preserve">Measurement of charm production at central rapidity in proton-proton collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01(2012°, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2012)128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104796v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00639079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charm production at central rapidity in proton-proton collisions at sqrt(s) = 7 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse dimensionnelle de 40 inserts issus d’explants de prothèse de hanche à double mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2012)128⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (7), pp.S283-S284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00639079v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dimensionnelle de 40 inserts issus d’explants de prothèse de hanche à double mobilité</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leruez-Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2012.08.024⟩</w:t>
+              <w:t xml:space="preserve">Pathologie-biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193995v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light vector meson production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Cross Section for Electromagnetic Dissociation with Neutron Emission in Pb-Pb Collisions at {\surd}sNN = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.252302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.252302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00651667v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00678456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cross Section for Electromagnetic Dissociation with Neutron Emission in Pb-Pb Collisions at {\surd}sNN = 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Light vector meson production in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. U. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Belikov</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.252302⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 710, pp.557-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00678456v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00651667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des méthodes utilisées par les laboratoires français pour la surveillance des infections à cytomégalovirus humain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie-biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.08.003⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.838 - 853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03269640v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-yield modification in jet-like azimuthal di-hadron correlations in Pb-Pb collisions at $\sqrt(s_NN)$ = 2.76 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aphecetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldisseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.092301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.092301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00628910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary total hip arthroplasty with dual mobility socket to prevent dislocation: a 22-year follow-up of 240 hips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (3), pp.511-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00264-011-1289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear analysis of hip explants, dual mobility concept: Comparison of quantitative and qualitative analyses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DNA microarray analysis and functional profile of pituitary transcriptome under core-clock protein BMAL1 control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650112451211⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.103-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277760v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarray analysis and functional profile of pituitary transcriptome under core-clock protein BMAL1 control.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delaunay</w:t>
+                <w:t xml:space="preserve">Measurement of Event Background Fluctuations for Charged Particle Jet Reconstruction in Pb-Pb collisions at $\sqrt{s_{NN}} = 2.76$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conesa Balbastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.645707⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1203 (2012), pp.053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700093v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Event Background Fluctuations for Charged Particle Jet Reconstruction in Pb-Pb collisions at $\sqrt{s_{NN}} = 2.76$ TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Furget</w:t>
+                <w:t xml:space="preserve">Production of pions, kaons and protons in pp collisions at sqrt(s)= 900 GeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)053⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00659804v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of pions, kaons and protons in pp collisions at sqrt(s)= 900 GeV with ALICE at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Higher harmonic anisotropic flow measurements of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Un Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.W. Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1655-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.032301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558763v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher harmonic anisotropic flow measurements of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y.W. Baek</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.032301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.112004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00595710v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696, pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620858v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bourrion</w:t>
+                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bondoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Bouvier</w:t>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Baldit</w:t>
+                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtoscopy of pp collisions at sqrt{s}=0.9 and 7 TeV at the LHC with two-pion Bose-Einstein correlations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Rapidity and transverse momentum dependence of inclusive J/psi production in pp collisions at sqrt(s) = 7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldisseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112004⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 704, pp.442-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00557788v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00590378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in central PbPb collisions at sqrt(s_NN) = 2.76 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.053⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.2379-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00556870v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange particle production in proton-proton collisions at $\sqrt{s}$ = 0.9 TeV with ALICE at the LHC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UCTM: A User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1594-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 665, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00547339v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00635831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Charged Particle Production at Large Transverse Momentum in Central Pb--Pb Collisions at $\sqrt{s_{_{NN}}} = 2.76$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 696, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00544311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCTM: A User friendly Configurable Trigger, scaler and delay Module for nuclear and particle physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Derome</w:t>
+                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Geringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.066⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (7), pp.S349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00635831v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 97 (7), pp.S349. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+              <w:t xml:space="preserve">, 2011, 97 (7), pp.S549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193877v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de 450 explants de prothèse totale de hanche double mobilité : recherche de facteurs de risque de reprise cliniques et matériels et comparaison entre dessin et matériaux originaux et actuels.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrality Dependence of the Charged-Particle Multiplicity Density at Midrapidity in Pb-Pb Collisions at √sNN=2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2011.08.272⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.032301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.032301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683322v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00558143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dual mobility concept for total hip arthroplasty. Investigations on a multiscale analysis-highlighting the role of arthrofibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charged-particle multiplicity density at midrapidity in central Pb-Pb collisions at sqrt(sNN) = 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Adare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.02.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.252301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194000v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00538218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality Dependence of the Charged-Particle Multiplicity Density at Midrapidity in Pb-Pb Collisions at √sNN=2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.M. Aggarwal</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.032301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.P03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558143v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity density at midrapidity in central Pb-Pb collisions at sqrt(sNN) = 2.76 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.M. Adare</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.252301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252301⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00538218v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Acero</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 68, pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+                <w:t xml:space="preserve">Performance of prototypes for the ALICE electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Awes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellwied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 615, pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum spectra of charged particles in proton-proton collisions at $\sqrt{s} = 900$~GeV with ALICE at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 693, pp.53-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00498219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of prototypes for the ALICE electromagnetic calorimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Allen</w:t>
+                <w:t xml:space="preserve">Two-pion Bose-Einstein correlations in pp collisions at sqrt(s)=900 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aamodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Awes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Bellwied</w:t>
+                <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.12.061⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440515v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00498218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the ALICE Inner Tracking System with cosmic-ray tracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">First proton--proton collisions at the LHC as observed with the ALICE detector: measurement of the charged particle pseudorapidity density at $\ sqrt(s)$= 900 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/5/03/P03003⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00443989v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00437986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midrapidity antiproton-to-proton ratio in pp collisions at $\sqrt{s} = 0.9$ and $7$~TeV measured by the ALICE experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrahantes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.072002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1339-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00495865v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00474504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 7 TeV with ALICE at LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Elliptic flow of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aamodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aphecetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Conesa del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1350-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.252302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00475741v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00537767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicity measurement in proton-proton collisions at sqrt(s) = 0.9 and 2.36 TeV with ALICE at LHC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abramyan</w:t>
+                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1339-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00474504v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic flow of charged particles in Pb-Pb collisions at 2.76 TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psycholinguistic norms for action photographs in French and their relationships with spoken and written latencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.127-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00537767v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French normative data and naming times for action pictures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schwitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavior Research, Instrument, &amp; Computers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.564-576</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycholinguistic norms for action photographs in French and their relationships with spoken and written latencies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Objective age-of-acquisition (AoA) norms for a set of 230 object names in French : Relationships with other variables used in psycholinguistic experiments, the English data from Morrison et al. (1997) and naming latencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...214 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.209-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13945,3151 +13735,3151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent BMP signaling maintenance and TGF-β signaling inhibition is a hallmark of natural resistance to muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauquelin-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Arnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-Line Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultra thin beam profiler for charged particle beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Geerebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Biodola-Isola d'Elba, Italy. pp.29-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2018.09.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of x-ray spectrometry UHV instruments at the SR facilities BESSY II, ELETTRA and SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bogovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Detlefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON SYNCHROTRON RADIATION INSTRUMENTATION – SRI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, United States. pp.030011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4952834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Photon Detector For The Online Monitoring Of IMRT Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting &amp; Exhibition (AAPM2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Anaheim, United States. pp.3206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4923853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01184626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.e35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Photon Detector For The Online Monitoring Of IMRT Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPM 57th Annual Meeting &amp; Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the head of an accelerator: Calculation optimization and statistical comparison methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.e43-e44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Translational Research in Radiation Oncology- Physics for Health in Europe (ICTR-PHE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00944719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fonteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Journées Scientifiques - Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a transparent photon detector for the online monitoring of IMRT beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGO Workshop, The Future of Radiation Oncology: Imaging, Dosimetry, Biology &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the functioning of Dual Mobility Total Hip Arthroplasty 35 years of &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; experience of mechanical and clinical behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Lorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Néri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EFORT Congress 2013 (European Federation of National Associations of Orthopaedic Sports Traumatology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Istamboul, Turkey. pp.En attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">86. Valeur ajoutée de l’exhaustivité du bilan locorégional, lors de la prise en charge initiale d’un cancer du sein : étude, à propos de 212 cas de cancers du sein, 09/2012 – 12/ 2012, Institut de Cancérologie de Lorraine (ICL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leufflen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Troufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Montpellier, 2013. Traitement personnalisé des cancers du sein : impact sur la prise en charge loco-régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Dual Mobility-Multi scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAOS 2012 (American Academy of Orthopaedic Surgeons®)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarkonium production in pp collisions with the ALICE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutherford Centennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis process for J/Psi in pp collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on First Physics with the ALICE Muon spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00766952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J/y analysis in proton+proton at 7 TeV in the ALICE muon spectrometer using a 2D correction method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quark Matter 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00771657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarkonium production in pp collisions and Pb-Pb collisions with the ALICE experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutherford Centennial Conference on Nuclear Physics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00766912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de double mobilité pour les prothèses totales de hanche : analyses multi-échelles de son fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Farizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats J/psi en p+p à 7 TeV – Alice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres QGP-France 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Etretat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00543853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-1 jet trigger hardware for the ALICE electromagnetic calorimeter at LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aachen, Germany. pp.C12048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/5/12/C12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00527969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sallaz-Damaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Ring Imaging Cherenkov Counters (RICH2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Trieste, Italy. pp.62-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2008.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00180460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: a Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICATPP Conference on Astroparticle, Particle, Space Physics, Detectors and Medical Physics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Como, Italy. pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00187453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the alpha T3-1 gonadotrope cell line.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">isoenzymes mediate GnRH intracellular signals via the downstream PKC-target substrates, myristiylated alanine-rich C-kinase substrate (MARCKS) and protein kinase D (PKD), in the gonadotrope cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Drouva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of cell signaling world 2006, Signal transduction pathways as therapeutic targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, LUXEMBOURG, Netherlands</w:t>
+              <w:t xml:space="preserve">The endocrine society's 88th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, BOSTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089007v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">isoenzymes mediate GnRH intracellular signals via the downstream PKC-target substrates, myristiylated alanine-rich C-kinase substrate (MARCKS) and protein kinase D (PKD), in the gonadotrope cell lines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the alpha T3-1 gonadotrope cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Junoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The endocrine society's 88th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, BOSTON, United States</w:t>
+              <w:t xml:space="preserve">In Proceedings of cell signaling world 2006, Signal transduction pathways as therapeutic targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LUXEMBOURG, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089040v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation power dependence of Al-related features in the LTPL spectra of 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bologna (ITALY), France. pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination as a priming process of PKC alpha and epsilon degradation in the ?-T3-1 gonadotrope cell line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Junoy B. Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Drouva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on proteasomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute aluminum concentration in 4H-SiC : from SIMS to LTPL measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conferece on Silicon Carbide and Related Materials 2003 (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon (FRANCE), France. pp.775-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17099,926 +16889,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle en ligne de la qualité des faisceaux en radiothérapie par modulation d'intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Villeurbanne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01501679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a high dynamic range integrated charge to digital converter for online dosimetry in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallin-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference (2016 IEEE NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. , 2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD), pp.1-5, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01390857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linac modeling for external beam radiotherapy quality assurance using a dedicated 2D pixelated detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium &amp; Medical Imaging Conference (2016 IEEE NSS/MIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01390863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D theoretical study of the coupling between a bowtie nano-antenna and a slow Bloch mode of a photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eter El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFO12, Conference on Near-Field Optics, Nanophotonics and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Donostia San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of the CREAM experiment, results in Z=1 test beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rogelio Caballero, Juan Carlos D'Olivo, Gustavo Medina-Tanco, Lukas Nellen, Federico A. Sánchez, José F. Valdés-Galicia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference (ICRC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Merida, Mexico. pp.453-456, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00180427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: A Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin-Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Biodola, Isola d'Elba, Italy. Elsevier, Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment, 572, pp.410-412, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00120124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cherenkov imager for charge measurements of Nuclear Cosmic Rays in the CREAM II instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buénerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India. pp.277-280, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18028,352 +17818,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sangély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Prohaska, Johanna Irrgeher, Norbert Jakubowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sector Field Mass Spectrometry for Elemental and Isotopic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society Of Chemistry, pp.443-503, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting corrosion in biomedical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Géringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmok Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landolt, D.;. Mischler, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribocorrosion of passive metals and coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing Limited, 2011, 978-1-84569-966-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are AoA effects in written piture naming ? Some insights with the use of objective written AoA norms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Lexicon. " Some words to talk about words ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18383,147 +18173,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference heavy flavour cross sections in pp collisions at \surd s = 2.76 TeV, using a pQCD-driven \surd s-scaling of ALICE measurements at \surd s = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Averbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bastid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Conesa del Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dainese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18533,344 +18323,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICE EMCal Physics Performance Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Abeysekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aronsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Awes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ALICE EMCal Collaboration. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00508506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un module NIM « trigger » de logique programmable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00347180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSE 3 - Tests de mesures neutroniques sur le reacteur MASURCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18880,114 +18670,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement de la Prothèse Totale de Hanche Double Mobilité - Compréhension des comportements biomécanique et tribologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01140073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId522"/>
+      <w:footerReference w:type="default" r:id="rId528"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19134,51 +18924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory Elhadjene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nory Elhadjene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aveline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Labruyere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pintore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vermorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465251376586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2025013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theissen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foll&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2024.101404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Uribe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.103991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Descours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jbji-9-37-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farinelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gigante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Viricel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Stordeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Servien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Klasan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03635465221078326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braccagni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Arcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52198/21.STI.39.SO1505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dehon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Putnis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.102774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2019.08.058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elidrissi-Moubtassim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lustig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sicotj/2020018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreitmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Triffaut-Fillit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mabrut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/jbji.40333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Papin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualter Vaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05589-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bordini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Caputo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Stea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.07.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geerebaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Iorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4054-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Matthieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rhame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.09.120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ferry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho-Nevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-018-3330-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Leie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1538781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-018-4107-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pailhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eichler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-4906-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anthony Parker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gensac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5102-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2018.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arth.2017.10.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SG7FLDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3525-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Farizon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3373-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-017-3406-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02467558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palpacuer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bergandi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2017.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71WH98F4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619237v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montes Quiroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.10.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3362-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Viard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3385-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Meucci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2015.06.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRWH9Q5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kawaye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2016.03.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carnesecchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-014-3347-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oldrini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taste-George" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renard-Oldrini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchesi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.01.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02498570v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Baray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.02.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abelev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa Balbastre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faivre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aphecetche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldisseri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.E. Bergognon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.012301" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661263v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.063" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Imbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Geringer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farizon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112451211" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)112" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Un Ahn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Baek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.08.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD6Z3GND-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bosler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaunay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.645707" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mhiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goudard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mazeron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leruez-Ville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HB57XM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675701v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2011.03766.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193961v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-011-1289-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FC0K55WR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-011-1598-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW76G3CM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Adare" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Aggarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2012)128" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193995v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Farizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2012.08.024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mazeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678456v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.252302" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. U. Ahn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.038" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Imbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.092301" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700093v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaumond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00659804v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)053" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558763v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Aggarwal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1655-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.032301" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557788v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556870v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.053" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00547339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1594-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590378v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.054" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620858v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.02.027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00544311v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193877v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2011.08.272" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558143v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.032301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00538218v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252301" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00443989v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abeysekara" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/03/P03003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.072002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1350-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440515v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumgart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellwied" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.12.061" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00498218v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.052001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437986v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1227-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474504v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1339-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00537767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Conesa del Valle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delagrange" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252302" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwitter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laganaro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114549v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099905v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cussonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meugnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnemo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gevin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.09.134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891765v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bogovac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eichert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952834" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184626v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnoud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923853" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PK8F0G9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287755v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287777v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Adam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.056" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMS83S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944719v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fonteille" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835779v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071499v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932663v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Lorio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#233;ri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580490v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hamdaoui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leufflen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Troufleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777263v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;ringer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751484v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766952v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766912v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00527969v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guernane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12048" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089040v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Drouva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maccario" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalbert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089007v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Junoy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541649v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017771v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junoy B. Maccario" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543756v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501679v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390857v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069397" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489820v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eter El" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071198v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang&#233;ly" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Chambost" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Audinot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683150v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmok Kim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609656v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Averbeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aronsson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347180v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003926v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giorni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01140073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0762" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>