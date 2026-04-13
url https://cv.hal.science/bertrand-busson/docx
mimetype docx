--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optics in composite systems: From diagrammatic modeling to applications</w:t>
+                <w:t xml:space="preserve">Diagrammatic theory of magnetic and quadrupolar contributions to sum-frequency generation in composite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Special collection: Festschrift in honor of Yuen-Ron Shen, 160 (21), pp.214710. </w:t>
+              <w:t xml:space="preserve">, 2024, Special Collection: Recent Developments in Nonlinear Optics at Interfaces, 160 (2), pp.024704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0209194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0187520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578847v1</w:t>
+                <w:t xml:space="preserve">hal-04382361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic theory of magnetic and quadrupolar contributions to sum-frequency generation in composite systems</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear optics in composite systems: From diagrammatic modeling to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Special Collection: Recent Developments in Nonlinear Optics at Interfaces, 160 (2), pp.024704. </w:t>
+              <w:t xml:space="preserve">, 2024, Special collection: Festschrift in honor of Yuen-Ron Shen, 160 (21), pp.214710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0187520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0209194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382361v1</w:t>
+                <w:t xml:space="preserve">hal-04578847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story III. Origin of pseudo-resonant processes in centrosymmetric bulks</w:t>
+                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story II. Analytical expressions for multilayer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (3), pp.034707. </w:t>
+              <w:t xml:space="preserve">, 2023, 159 (3), pp.034706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0151004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0151003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138730v1</w:t>
+                <w:t xml:space="preserve">hal-04138706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story II. Analytical expressions for multilayer systems</w:t>
+                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story III. Origin of pseudo-resonant processes in centrosymmetric bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (3), pp.034706. </w:t>
+              <w:t xml:space="preserve">, 2023, 159 (3), pp.034707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0151003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0151004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138706v1</w:t>
+                <w:t xml:space="preserve">hal-04138730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story I. Designing high contrast in two interface systems</w:t>
               </w:r>
@@ -516,2144 +516,2144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+                <w:t xml:space="preserve">Sum-Frequency Generation at Molecule-Nanostructure Interfaces from Diagrammatic Theory of Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (20), pp.205420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.205420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544635v1</w:t>
+                <w:t xml:space="preserve">hal-03662629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at Molecule-Nanostructure Interfaces from Diagrammatic Theory of Nonlinear Optics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra for Franck-Condon and Herzberg-Teller vibronic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.205420⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (20), pp.204704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662629v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra for Franck-Condon and Herzberg-Teller vibronic modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (20), pp.204704. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662597v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra: application to aggregated rhodamine films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagrammatic Theory of Linear and Non-Linear Optics for Composite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048787⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.063504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254451v1</w:t>
+                <w:t xml:space="preserve">hal-03450820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic Theory of Linear and Non-Linear Optics for Composite Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra: application to aggregated rhodamine films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jérémy Nini Teunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasha Jarisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.063504. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.224704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0048787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450820v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. I. Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Dimensional Layers of Colloidal CdTe Quantum Dots: Assembly, Optical Properties, and Vibroelectronic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hottechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0022760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.25873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935624v1</w:t>
+                <w:t xml:space="preserve">hal-03003051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Layers of Colloidal CdTe Quantum Dots: Assembly, Optical Properties, and Vibroelectronic Coupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining Nonlinear Optical Coefficients of Metals by Multiple Angle of Incidence Heterodyne-Detected Sum-Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis K Hore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08191⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.084708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5133673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003051v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Nonlinear Optical Coefficients of Metals by Multiple Angle of Incidence Heterodyne-Detected Sum-Frequency Generation Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. II. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis K Hore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.084708. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (17), pp.174702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5133673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0022761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471034v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. II. Applications</w:t>
+                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. I. Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (17), pp.174702. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (17), pp.174701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0022761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0022760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965974v1</w:t>
+                <w:t xml:space="preserve">hal-02935624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ IR-Vis Sum Frequency Generation Spectroscopy study of cyanide adsorption during zinc electrodeposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rossi</w:t>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bevilacqua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113641⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368279v1</w:t>
+                <w:t xml:space="preserve">hal-02111043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prevailing Role of Hotspots in Plasmon-Enhanced Sum-Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Boujday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.7706-7711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sum-Frequency Spectroscopy Amplified by Plasmonics: The Small Particle Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.26597-26607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111043v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Spectroscopy Amplified by Plasmonics: The Small Particle Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An in situ IR-Vis Sum Frequency Generation Spectroscopy study of cyanide adsorption during zinc electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.26597-26607. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 855, pp.113641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317654v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
+                <w:t xml:space="preserve">The reduction of 4-nitrobenzene diazonium electrografted layer: An electrochemical study coupled to in situ sum-frequency generation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dalstein</w:t>
+                <w:t xml:space="preserve">William Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">David Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134701. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.1640-1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111022v1</w:t>
+                <w:t xml:space="preserve">hal-01865382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+                <w:t xml:space="preserve">Localised detection of thiophenol with gold nanotriangles highly structured as honeycombs by nonlinear sum frequency generation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (6), pp.4554-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1832-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111039v1</w:t>
+                <w:t xml:space="preserve">hal-03006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. III. Simulations of the experimental SFG intensities</w:t>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Dalstein</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149 (15), pp.154701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047098⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 149 (3), pp.034701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111030v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Methivier</w:t>
+                <w:t xml:space="preserve">L. Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111047v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised detection of thiophenol with gold nanotriangles highly structured as honeycombs by nonlinear sum frequency generation spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. III. Simulations of the experimental SFG intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1832-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (15), pp.154701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006908v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of 4-nitrobenzene diazonium electrografted layer: An electrochemical study coupled to in situ sum-frequency generation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Richard</w:t>
+                <w:t xml:space="preserve">S. Boujday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Evrard</w:t>
+                <w:t xml:space="preserve">C. Methivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.1640-1648. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865382v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical fabrication of nanoporous gold decorated with manganese oxide nanowires from eutectic urea/choline chloride ionic liquid. Part III − Electrodeposition of Au–Mn: a study based on in situ Sum-Frequency Generation and Raman spectroscopies</w:t>
               </w:r>
@@ -2665,77 +2665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,77 +2781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Stability of a Carbon Monoxide Monolayer Adsorbed on Platinum under Electrochemical Control Probed by Sum-Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (29), pp.16211-16220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.37-51. </w:t>
@@ -3031,103 +3031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Interplay between Adsorbed Molecular Layers and Gold Nanoparticles by Linear and Nonlinear Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (30), pp.17146-17155. </w:t>
@@ -3165,77 +3165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties of functionalized CdSe quantum dots prepared by plasma sputtering and wet chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,64 +3496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L d'Urzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Metal Finishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.130-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3587,90 +3587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guthmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3857,485 +3857,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21091b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240531v1</w:t>
+                <w:t xml:space="preserve">hal-02111091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111082v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Pluchery</w:t>
+                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lacaze</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.280-289. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.7722-7736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp21091b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules17077722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111091v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface defects in methanol dissociative adsorption and CO oxidation on Pt(110) probed by nonlinear vibrational SFG spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4398,103 +4398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.280 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4528,64 +4528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation Vibrational Spectroscopy of an Extramolecular Chemical Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,319 +4772,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SFG/DFG investigation of CN− adsorption at an Au electrode in 1-butyl-1-methyl-pyrrolidinium bis(trifluoromethylsulfonyl) amide ionic liquid</w:t>
+                <w:t xml:space="preserve">In situ spectroelectrochemical measurements during the electro-oxidation of ethanol on WC-supported Pt-black, based on sum-frequency generation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bund</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriana Ispas</w:t>
+                <w:t xml:space="preserve">Catherine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (13), pp.4119-4123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.10.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111101v1</w:t>
+                <w:t xml:space="preserve">hal-02111103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spectroelectrochemical measurements during the electro-oxidation of ethanol on WC-supported Pt-black, based on sum-frequency generation spectroscopy</w:t>
+                <w:t xml:space="preserve">An SFG/DFG investigation of CN− adsorption at an Au electrode in 1-butyl-1-methyl-pyrrolidinium bis(trifluoromethylsulfonyl) amide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Six</w:t>
+                <w:t xml:space="preserve">Adriana Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 195 (13), pp.4119-4123. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.56-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111103v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective detection of the antigenic polar heads of model lipid membranes supported on metals from their vibrational nonlinear optical response</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guthmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112 (31), pp.11791-11795. </w:t>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Uniqueness of Parameters Extracted from Resonant Second-Order Nonlinear Optical Spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.21895-21902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5453,90 +5453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (7), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.303-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5866,51 +5866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-frequency generation as a vibrational and electronic probe of the electrochemical interface and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties of Ag nanoparticles embedded in Si 3 N 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SFG and ERS investigation of the corrosion of CoW0.013C0.001 alloys and WC-Co cermets in CN--containing aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gp. de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,90 +6499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SFG and DFG investigation of polycrystalline Au, Au-Cu and Au-Ag-Cu electrodes in contact with aqueous solutions containing KCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gp de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 427 (1-2), pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,64 +6620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of the ethanol in an acidic medium-Pt(110) interface : effects of the alcohol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.5508-5514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6715,64 +6715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of the ethanol in an acidic medium-Pt(110) interface: Effects of the alcohol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (11), pp.5508-5514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,51 +6823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (11), pp.5508-5514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6907,1176 +6907,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV-vis spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Six</w:t>
+                <w:t xml:space="preserve">G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. H. Girault</w:t>
+                <w:t xml:space="preserve">V. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sartenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (15), pp.3101-3110</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202, pp.1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125456v1</w:t>
+                <w:t xml:space="preserve">hal-00126004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: methanol electro-oxidation on Pt(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 403, pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126004v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: methanol electro-oxidation on Pt(110)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sartenaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.01.026⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (8), pp.1487-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200461155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004955v1</w:t>
+                <w:t xml:space="preserve">hal-02111131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV–vis spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (15), pp.3101-3110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy : methanol electro-oxidation on Pt(110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 403, pp.324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111131v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy : methanol electro-oxidation on Pt(110</w:t>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: Methanol electro-oxidation on Pt(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 403, pp.324</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 403 (4-6), pp.324-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125440v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: Methanol electro-oxidation on Pt(110)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV-vis spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (15), pp.3101-3110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111127v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol dissociative adsorption on Pt(100) as studied by nonlinear vibrational spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An SFG investigation of Au(111) and Au(210) electrodes in aqueous solutions containing KCN and cetylpyridinium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameriga Fanigliulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2003.07.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 574, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111137v1</w:t>
+                <w:t xml:space="preserve">hal-00004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SFG investigation of Au(111) and Au(210) electrodes in aqueous solutions containing KCN and cetylpyridinium chloride</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methanol dissociative adsorption on Pt(100) as studied by nonlinear vibrational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 574, pp.85. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 563 (1), pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2003.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004441v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a static electric field on the vibrational and electronic properties of a compressed CO adlayer on Pt(110) in nonaqueous electrolyte as probed by infrared reflection–absorption spectroscopy and infrared-visible sum-frequency generation spectroscopy</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8192,64 +8192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a static electric field on the vibrational and electronic properties of a compressed CO adlayer on Pt(110) in non aqueous electrolyte as probed by IRAS and IR-visible SFG spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8290,437 +8290,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Phase-Matching in Chiral Materials</w:t>
+                <w:t xml:space="preserve">Distribution and interference functions for two-dimensional hexagonal paracrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martti Kauranen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Persoons</w:t>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.79⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (1), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767399011174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111141v1</w:t>
+                <w:t xml:space="preserve">hal-02111143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a biological tissue from atomic to macroscopic scale using synchrotron radiation: example of hair.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-Phase-Matching in Chiral Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martti Kauranen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Nuckolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Briki</w:t>
+                <w:t xml:space="preserve">Thomas J Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Busson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Doucet</w:t>
+                <w:t xml:space="preserve">André Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (1), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729128v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and interference functions for two-dimensional hexagonal paracrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Busson</w:t>
+                <w:t xml:space="preserve">Exploring a biological tissue from atomic to macroscopic scale using synchrotron radiation: example of hair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doucet</w:t>
+                <w:t xml:space="preserve">L Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (5), pp.1005-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111143v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du cancer du sein par diffraction de rayons X sur des cheveux : rêve ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,276 +8778,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chains Configurations in Coiled Coils Revealed by the 5.15-Å Meridional Reflection on Hard α-Keratin X-Ray Diffraction Patterns</w:t>
+                <w:t xml:space="preserve">Modeling Alpha-Helical Coiled Coils: Analytic Relations between Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 125 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 1999, 127 (1), pp.16-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111152v1</w:t>
+                <w:t xml:space="preserve">hal-02111154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Alpha-Helical Coiled Coils: Analytic Relations between Parameters</w:t>
+                <w:t xml:space="preserve">Side-Chains Configurations in Coiled Coils Revealed by the 5.15-Å Meridional Reflection on Hard α-Keratin X-Ray Diffraction Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 127 (1), pp.16-21. </w:t>
+              <w:t xml:space="preserve">, 1999, 125 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111154v1</w:t>
+                <w:t xml:space="preserve">hal-02111152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast-cancer diagnosis using hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 400 (6741), pp.226-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast-cancer diagnosis using hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,51 +9185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 400 (6741), pp.226-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9263,77 +9263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of microfibrils in keratin fibers studied by X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1429 (1), pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9424,90 +9424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecules as local probes of the electronic structures of metallic, nanostructured and self-assembled interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2021 International Chemical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand</w:t>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9647,359 +9647,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration through unconventional nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERS improvement by a gold reflective underlayer and localised detection of thiophenol by SFG for gold nanotriangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nanoscience Meeting (C’Nano 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Gold science, Technology and its applications (Gold 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231089v1</w:t>
+                <w:t xml:space="preserve">hal-04231073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS improvement by a gold reflective underlayer and localised detection of thiophenol by SFG for gold nanotriangles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration through unconventional nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Belier</w:t>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Gold science, Technology and its applications (Gold 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The Nanoscience Meeting (C’Nano 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231073v1</w:t>
+                <w:t xml:space="preserve">hal-04231089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of methanol dissociative adsorption at Pt(100), Pt(110) and Pt(111) electrodes surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.485, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,64 +10217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thematic School: Excitonics for Photonics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10331,64 +10331,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-frequency generation spectroscopy of biointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biointerface Characterization by Advanced IR Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-321, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10676,51 +10676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>