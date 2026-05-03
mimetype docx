--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -282,183 +282,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story II. Analytical expressions for multilayer systems</w:t>
+                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story III. Origin of pseudo-resonant processes in centrosymmetric bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (3), pp.034706. </w:t>
+              <w:t xml:space="preserve">, 2023, 159 (3), pp.034707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0151003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0151004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138706v1</w:t>
+                <w:t xml:space="preserve">hal-04138730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story III. Origin of pseudo-resonant processes in centrosymmetric bulks</w:t>
+                <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story II. Analytical expressions for multilayer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159 (3), pp.034707. </w:t>
+              <w:t xml:space="preserve">, 2023, 159 (3), pp.034706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0151004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0151003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138730v1</w:t>
+                <w:t xml:space="preserve">hal-04138706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story I. Designing high contrast in two interface systems</w:t>
               </w:r>
@@ -1447,291 +1447,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Prevailing Role of Hotspots in Plasmon-Enhanced Sum-Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.7706-7711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111043v1</w:t>
+                <w:t xml:space="preserve">hal-02380088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prevailing Role of Hotspots in Plasmon-Enhanced Sum-Frequency Generation Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.7706-7711. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380088v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Spectroscopy Amplified by Plasmonics: The Small Particle Case</w:t>
               </w:r>
@@ -1936,724 +1936,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of 4-nitrobenzene diazonium electrografted layer: An electrochemical study coupled to in situ sum-frequency generation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. III. Simulations of the experimental SFG intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Richard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.073⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (15), pp.154701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865382v1</w:t>
+                <w:t xml:space="preserve">hal-02111030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised detection of thiophenol with gold nanotriangles highly structured as honeycombs by nonlinear sum frequency generation spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1832-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (3), pp.034701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006908v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149 (3), pp.034701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111039v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dalstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">C. Methivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111022v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. III. Simulations of the experimental SFG intensities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dalstein</w:t>
+                <w:t xml:space="preserve">Localised detection of thiophenol with gold nanotriangles highly structured as honeycombs by nonlinear sum frequency generation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (6), pp.4554-4562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1832-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111030v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reduction of 4-nitrobenzene diazonium electrografted layer: An electrochemical study coupled to in situ sum-frequency generation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boujday</w:t>
+                <w:t xml:space="preserve">William Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Methivier</w:t>
+                <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.76. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.1640-1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111047v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical fabrication of nanoporous gold decorated with manganese oxide nanowires from eutectic urea/choline chloride ionic liquid. Part III − Electrodeposition of Au–Mn: a study based on in situ Sum-Frequency Generation and Raman spectroscopies</w:t>
               </w:r>
@@ -2775,333 +2775,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Stability of a Carbon Monoxide Monolayer Adsorbed on Platinum under Electrochemical Control Probed by Sum-Frequency Generation Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion of cemented carbide grades in petrochemical slurries. Part I - Electrochemical adsorption of CN¯, SCN¯ and MBT: A study based on in situ SFG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111053v1</w:t>
+                <w:t xml:space="preserve">hal-02111068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of cemented carbide grades in petrochemical slurries. Part I - Electrochemical adsorption of CN¯, SCN¯ and MBT: A study based on in situ SFG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+                <w:t xml:space="preserve">Enhanced Stability of a Carbon Monoxide Monolayer Adsorbed on Platinum under Electrochemical Control Probed by Sum-Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (29), pp.16211-16220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2016.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02111068v1</w:t>
+                <w:t xml:space="preserve">hal-02111053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Interplay between Adsorbed Molecular Layers and Gold Nanoparticles by Linear and Nonlinear Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,303 +3305,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroelectrochemical study of the electro-oxidation of ethanol on WC-supported Pt – Part III: Monitoring of electrodeposited-Pt catalyst ageing by in situ Fourier transform infrared spectroscopy, in situ sum frequency generation spectroscopy and ex situ photoelectron spectromicroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au electrodeposition in presence of selfassembling organics: in situ study by sum frequency generation and surface enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Kazemian Abyaneh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+                <w:t xml:space="preserve">B. Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gregoratti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L d'Urzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.040⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Metal Finishing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), pp.130-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174591910X12694288317039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111077v1</w:t>
+                <w:t xml:space="preserve">hal-02111104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au electrodeposition in presence of selfassembling organics: in situ study by sum frequency generation and surface enhanced Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroelectrochemical study of the electro-oxidation of ethanol on WC-supported Pt – Part III: Monitoring of electrodeposited-Pt catalyst ageing by in situ Fourier transform infrared spectroscopy, in situ sum frequency generation spectroscopy and ex situ photoelectron spectromicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bozzini</w:t>
+                <w:t xml:space="preserve">Majid Kazemian Abyaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L d'Urzo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Gregoratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Metal Finishing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231, pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/174591910X12694288317039⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111104v1</w:t>
+                <w:t xml:space="preserve">hal-02111077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
               </w:r>
@@ -3857,416 +3857,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Humbert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111091v1</w:t>
+                <w:t xml:space="preserve">hal-01240531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.7722-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules17077722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240531v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+                <w:t xml:space="preserve">Multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (7), pp.7722-7736. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.280-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules17077722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21091b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111082v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface defects in methanol dissociative adsorption and CO oxidation on Pt(110) probed by nonlinear vibrational SFG spectroscopy</w:t>
               </w:r>
@@ -4278,64 +4278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.280 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation Vibrational Spectroscopy of an Extramolecular Chemical Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4772,319 +4772,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spectroelectrochemical measurements during the electro-oxidation of ethanol on WC-supported Pt-black, based on sum-frequency generation spectroscopy</w:t>
+                <w:t xml:space="preserve">An SFG/DFG investigation of CN− adsorption at an Au electrode in 1-butyl-1-methyl-pyrrolidinium bis(trifluoromethylsulfonyl) amide ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Six</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.017⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111103v1</w:t>
+                <w:t xml:space="preserve">hal-02111101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SFG/DFG investigation of CN− adsorption at an Au electrode in 1-butyl-1-methyl-pyrrolidinium bis(trifluoromethylsulfonyl) amide ionic liquid</w:t>
+                <w:t xml:space="preserve">In situ spectroelectrochemical measurements during the electro-oxidation of ethanol on WC-supported Pt-black, based on sum-frequency generation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bund</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Ispas</w:t>
+                <w:t xml:space="preserve">Catherine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (1), pp.56-60. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195 (13), pp.4119-4123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111101v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective detection of the antigenic polar heads of model lipid membranes supported on metals from their vibrational nonlinear optical response</w:t>
               </w:r>
@@ -5750,51 +5750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,51 +5866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-frequency generation as a vibrational and electronic probe of the electrochemical interface and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,51 +6244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties of Ag nanoparticles embedded in Si 3 N 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,103 +6361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SFG and ERS investigation of the corrosion of CoW0.013C0.001 alloys and WC-Co cermets in CN--containing aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gp. de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. d'Urzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (5), pp.2392-2405</w:t>
@@ -6486,90 +6486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SFG and DFG investigation of polycrystalline Au, Au-Cu and Au-Ag-Cu electrodes in contact with aqueous solutions containing KCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gp de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6620,51 +6620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of the ethanol in an acidic medium-Pt(110) interface : effects of the alcohol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of the ethanol in an acidic medium-Pt(110) interface: Effects of the alcohol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7051,51 +7051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: methanol electro-oxidation on Pt(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7300,51 +7300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV–vis spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy : methanol electro-oxidation on Pt(110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,64 +7645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV-vis spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,319 +7764,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SFG investigation of Au(111) and Au(210) electrodes in aqueous solutions containing KCN and cetylpyridinium chloride</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methanol dissociative adsorption on Pt(100) as studied by nonlinear vibrational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 563 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2003.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004441v1</w:t>
+                <w:t xml:space="preserve">hal-02111137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol dissociative adsorption on Pt(100) as studied by nonlinear vibrational spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An SFG investigation of Au(111) and Au(210) electrodes in aqueous solutions containing KCN and cetylpyridinium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameriga Fanigliulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 563 (1), pp.9-14. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 574, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2003.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2004.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111137v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a static electric field on the vibrational and electronic properties of a compressed CO adlayer on Pt(110) in nonaqueous electrolyte as probed by infrared reflection–absorption spectroscopy and infrared-visible sum-frequency generation spectroscopy</w:t>
               </w:r>
@@ -8192,51 +8192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a static electric field on the vibrational and electronic properties of a compressed CO adlayer on Pt(110) in non aqueous electrolyte as probed by IRAS and IR-visible SFG spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,437 +8290,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and interference functions for two-dimensional hexagonal paracrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring a biological tissue from atomic to macroscopic scale using synchrotron radiation: example of hair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doucet</w:t>
+                <w:t xml:space="preserve">Fatma Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (5), pp.1005-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111143v1</w:t>
+                <w:t xml:space="preserve">hal-04729128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Phase-Matching in Chiral Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martti Kauranen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Nuckolls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Persoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84 (1), pp.79-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a biological tissue from atomic to macroscopic scale using synchrotron radiation: example of hair.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Busson</w:t>
+                <w:t xml:space="preserve">Distribution and interference functions for two-dimensional hexagonal paracrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Kreplak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Doucet</w:t>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (1), pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767399011174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729128v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du cancer du sein par diffraction de rayons X sur des cheveux : rêve ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,276 +8778,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Alpha-Helical Coiled Coils: Analytic Relations between Parameters</w:t>
+                <w:t xml:space="preserve">Side-Chains Configurations in Coiled Coils Revealed by the 5.15-Å Meridional Reflection on Hard α-Keratin X-Ray Diffraction Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 127 (1), pp.16-21. </w:t>
+              <w:t xml:space="preserve">, 1999, 125 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111154v1</w:t>
+                <w:t xml:space="preserve">hal-02111152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chains Configurations in Coiled Coils Revealed by the 5.15-Å Meridional Reflection on Hard α-Keratin X-Ray Diffraction Patterns</w:t>
+                <w:t xml:space="preserve">Modeling Alpha-Helical Coiled Coils: Analytic Relations between Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 125 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 1999, 127 (1), pp.16-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsbi.1999.4125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111152v1</w:t>
+                <w:t xml:space="preserve">hal-02111154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast-cancer diagnosis using hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 400 (6741), pp.226-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast-cancer diagnosis using hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,51 +9185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salicru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 400 (6741), pp.226-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9263,77 +9263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of microfibrils in keratin fibers studied by X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1429 (1), pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9647,320 +9647,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS improvement by a gold reflective underlayer and localised detection of thiophenol by SFG for gold nanotriangles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration through unconventional nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Belier</w:t>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Gold science, Technology and its applications (Gold 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The Nanoscience Meeting (C’Nano 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231073v1</w:t>
+                <w:t xml:space="preserve">hal-04231089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration through unconventional nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERS improvement by a gold reflective underlayer and localised detection of thiophenol by SFG for gold nanotriangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nanoscience Meeting (C’Nano 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Gold science, Technology and its applications (Gold 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231089v1</w:t>
+                <w:t xml:space="preserve">hal-04231073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFG study of methanol dissociative adsorption at Pt(100), Pt(110) and Pt(111) electrodes surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,64 +10331,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-frequency generation spectroscopy of biointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biointerface Characterization by Advanced IR Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-321, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10676,51 +10676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>