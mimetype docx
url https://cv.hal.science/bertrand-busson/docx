--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,209 +100,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic theory of magnetic and quadrupolar contributions to sum-frequency generation in composite systems</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear optics in composite systems: From diagrammatic modeling to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Special Collection: Recent Developments in Nonlinear Optics at Interfaces, 160 (2), pp.024704. </w:t>
+              <w:t xml:space="preserve">, 2024, Special collection: Festschrift in honor of Yuen-Ron Shen, 160 (21), pp.214710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0187520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0209194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382361v1</w:t>
+                <w:t xml:space="preserve">hal-04578847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optics in composite systems: From diagrammatic modeling to applications</w:t>
+                <w:t xml:space="preserve">Diagrammatic theory of magnetic and quadrupolar contributions to sum-frequency generation in composite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Special collection: Festschrift in honor of Yuen-Ron Shen, 160 (21), pp.214710. </w:t>
+              <w:t xml:space="preserve">, 2024, Special Collection: Recent Developments in Nonlinear Optics at Interfaces, 160 (2), pp.024704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0209194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0187520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578847v1</w:t>
+                <w:t xml:space="preserve">hal-04382361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation at interfaces: a Fresnel story III. Origin of pseudo-resonant processes in centrosymmetric bulks</w:t>
               </w:r>
@@ -516,1447 +516,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation at Molecule-Nanostructure Interfaces from Diagrammatic Theory of Nonlinear Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noblet</w:t>
+                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.205420⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662629v1</w:t>
+                <w:t xml:space="preserve">hal-03544635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra for Franck-Condon and Herzberg-Teller vibronic modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Frequency Generation at Molecule-Nanostructure Interfaces from Diagrammatic Theory of Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091374⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (20), pp.205420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.205420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662597v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Colour Sum-Frequency Generation Spectroscopy Coupled to Plasmonics with the CLIO Free Electron Laser</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra for Franck-Condon and Herzberg-Teller vibronic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.55. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (20), pp.204704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics9020055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0091374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544635v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic Theory of Linear and Non-Linear Optics for Composite Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra: application to aggregated rhodamine films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jérémy Nini Teunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasha Jarisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063504⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.224704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450820v1</w:t>
+                <w:t xml:space="preserve">hal-03254451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-experimental analysis of doubly resonant Sum-Frequency Generation spectra: application to aggregated rhodamine films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagrammatic Theory of Linear and Non-Linear Optics for Composite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.224704. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.063504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0048787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254451v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Layers of Colloidal CdTe Quantum Dots: Assembly, Optical Properties, and Vibroelectronic Coupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. I. Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08191⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (17), pp.174701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003051v1</w:t>
+                <w:t xml:space="preserve">hal-02935624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Nonlinear Optical Coefficients of Metals by Multiple Angle of Incidence Heterodyne-Detected Sum-Frequency Generation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis K Hore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152, pp.084708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5133673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. II. Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Dimensional Layers of Colloidal CdTe Quantum Dots: Assembly, Optical Properties, and Vibroelectronic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hottechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153 (17), pp.174702. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.25873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0022761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965974v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. I. Theory</w:t>
+                <w:t xml:space="preserve">Doubly-resonant SFG and DFG spectroscopies: an analytic model for data analysis including distorted and rotated vibronic levels. II. Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (17), pp.174701. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (17), pp.174702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0022760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0022761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935624v1</w:t>
+                <w:t xml:space="preserve">hal-02965974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prevailing Role of Hotspots in Plasmon-Enhanced Sum-Frequency Generation Spectroscopy</w:t>
+                <w:t xml:space="preserve">An in situ IR-Vis Sum Frequency Generation Spectroscopy study of cyanide adsorption during zinc electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">F. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Souhir Boujday</w:t>
+                <w:t xml:space="preserve">M. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">M. Corva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 855, pp.113641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380088v1</w:t>
+                <w:t xml:space="preserve">hal-02368279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Prevailing Role of Hotspots in Plasmon-Enhanced Sum-Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.7706-7711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111043v1</w:t>
+                <w:t xml:space="preserve">hal-02380088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Frequency Spectroscopy Amplified by Plasmonics: The Small Particle Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Frequency Generation Spectroscopy of Plasmonic Nanomaterials: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06334⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12050836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317654v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ IR-Vis Sum Frequency Generation Spectroscopy study of cyanide adsorption during zinc electrodeposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sum-Frequency Spectroscopy Amplified by Plasmonics: The Small Particle Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 855, pp.113641. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.26597-26607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368279v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. III. Simulations of the experimental SFG intensities</w:t>
               </w:r>
@@ -2027,451 +2027,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boujday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Methivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111039v1</w:t>
+                <w:t xml:space="preserve">hal-02111047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. II. Model for metal nonlinear susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 149 (3), pp.034701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111022v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor quantum dots reveal dipolar coupling from exciton to ligand vibration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Boujday</w:t>
+                <w:t xml:space="preserve">Nonlinear optical response of a gold surface in the visible range: A study by two-color sum-frequency generation spectroscopy. I. Experimental determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Methivier</w:t>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.76. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-018-0079-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5021553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111047v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localised detection of thiophenol with gold nanotriangles highly structured as honeycombs by nonlinear sum frequency generation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (6), pp.4554-4562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,64 +2544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 283, pp.1640-1648. </w:t>
@@ -2665,77 +2665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 218, pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2775,359 +2775,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of cemented carbide grades in petrochemical slurries. Part I - Electrochemical adsorption of CN¯, SCN¯ and MBT: A study based on in situ SFG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+                <w:t xml:space="preserve">Enhanced Stability of a Carbon Monoxide Monolayer Adsorbed on Platinum under Electrochemical Control Probed by Sum-Frequency Generation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (29), pp.16211-16220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111068v1</w:t>
+                <w:t xml:space="preserve">hal-02111053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Stability of a Carbon Monoxide Monolayer Adsorbed on Platinum under Electrochemical Control Probed by Sum-Frequency Generation Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corrosion of cemented carbide grades in petrochemical slurries. Part I - Electrochemical adsorption of CN¯, SCN¯ and MBT: A study based on in situ SFG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2016.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111053v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Interplay between Adsorbed Molecular Layers and Gold Nanoparticles by Linear and Nonlinear Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (30), pp.17146-17155. </w:t>
@@ -3165,77 +3165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties of functionalized CdSe quantum dots prepared by plasma sputtering and wet chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Metal Finishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.130-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Kazemian Abyaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Gregoratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3587,90 +3587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy of functionalized gold nanoparticles assemblies as a function of the surface coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guthmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3857,286 +3857,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (7), pp.7722-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules17077722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240531v1</w:t>
+                <w:t xml:space="preserve">hal-02111082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Electrochemical SFG/DFG Study of CN− and Nitrile Adsorption at Au from 1-Butyl-1-methyl-pyrrolidinium Bis(trifluoromethylsulfonyl) Amide Ionic Liquid ([BMP][TFSA]) Containing 4-{2-[1-(2-Cyanoethyl)-1,2,3,4-tetrahydroquinolin-6-yl]diazenyl} Benzonitrile (CTDB) and K[Au(CN)2]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IR-visible sum and difference frequency generation at interfaces in the CLIO-Free Electron Laser facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111082v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
               </w:r>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,77 +4265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface defects in methanol dissociative adsorption and CO oxidation on Pt(110) probed by nonlinear vibrational SFG spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4411,77 +4411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale description of molecular adsorption on gold nanoparticles by nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4541,51 +4541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Frequency Generation Vibrational Spectroscopy of an Extramolecular Chemical Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4937,77 +4937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spectroelectrochemical measurements during the electro-oxidation of ethanol on WC-supported Pt-black, based on sum-frequency generation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guthmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112 (31), pp.11791-11795. </w:t>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Uniqueness of Parameters Extracted from Resonant Second-Order Nonlinear Optical Spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.21895-21902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5453,90 +5453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced detection of thiophenol adsorbed on gold nanoparticles by SFG and DFG nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnoush Valamanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (7), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5750,77 +5750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Bozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.303-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Tremiliosi-Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gp de Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 427 (1-2), pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110, pp.5508-5514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (11), pp.5508-5514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,51 +6823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Fernandes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (11), pp.5508-5514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6907,884 +6907,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV-vis spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mattei</w:t>
+                <w:t xml:space="preserve">J. P. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Valentini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Sartenaer</w:t>
+                <w:t xml:space="preserve">H. H. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202, pp.1487</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (15), pp.3101-3110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126004v1</w:t>
+                <w:t xml:space="preserve">hal-00125456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: methanol electro-oxidation on Pt(110)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sartenaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202, pp.1487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00004955v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: methanol electro-oxidation on Pt(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200461155⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 403, pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111131v1</w:t>
+                <w:t xml:space="preserve">hal-00004955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV–vis spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.H. Girault</w:t>
+                <w:t xml:space="preserve">Sum-frequency generation from surface species in porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sartenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.084⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (8), pp.1487-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200461155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111129v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy : methanol electro-oxidation on Pt(110</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV–vis spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (15), pp.3101-3110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2004.10.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125440v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: Methanol electro-oxidation on Pt(110)</w:t>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy : methanol electro-oxidation on Pt(110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 403 (4-6), pp.324-328. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 403, pp.324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111127v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled organic monolayers on gold nanoparticles: A study by sum-frequency generation combined with UV-vis spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing electronic and vibrational properties at the electrochemical interface using SFG spectroscopy: Methanol electro-oxidation on Pt(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 403 (4-6), pp.324-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125456v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol dissociative adsorption on Pt(100) as studied by nonlinear vibrational spectroscopy</w:t>
               </w:r>
@@ -7809,64 +7809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 563 (1), pp.9-14. </w:t>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Péremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8205,51 +8205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9424,90 +9424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecules as local probes of the electronic structures of metallic, nanostructured and self-assembled interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2021 International Chemical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Auckland, New Zealand</w:t>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Boujday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,51 +9778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERS improvement by a gold reflective underlayer and localised detection of thiophenol by SFG for gold nanotriangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Gold science, Technology and its applications (Gold 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
@@ -9942,64 +9942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.485, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)01996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,64 +10217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thematic School: Excitonics for Photonics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10676,51 +10676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Busson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209194" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Tadjeddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.205420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091374" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Farhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-J&#233;r&#233;my Nini Teunda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Jarisz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048787" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K Hore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022761" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadjeddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dalstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12050836" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111047v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Noblet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujday" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-018-0079-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021553" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Busson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1832-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evrard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Bozzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHSL3SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro de Gaudenzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2016.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ1D745-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03601" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lismont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.12.075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92QHL237-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozzini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Urzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174591910X12694288317039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kazemian Abyaneh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gregoratti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.12.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KF9M1TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0126-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guthmuller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201201063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQB3CBF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17077722" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pluchery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21091b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111081v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;remans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S5BLGF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21091B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz201282s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Raffa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G47KZDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ispas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.10.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD7MVD5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Six" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLWR4K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM2WCKH5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D&#8217;urzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710608q" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RW95KQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908240d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoush Valamanesh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902142f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-V9M4PG89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9492-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XP775BP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-007-0392-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G57N35JK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Six" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruselle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.02.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRVX9M26-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7114719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XV8S67VF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Fernandes Gomes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Tremiliosi-Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9J0MK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp. de Gaudenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Urzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp de Gaudenzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087961v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes Gomes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D95ZGVB3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Girault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Yakovlev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Mani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sartenaer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.01.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TFJC3ZX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Yakovlev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Mani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200461155" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJHR9THC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Abid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2004.10.084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2003.07.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWR5L8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameriga Fanigliulo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2004.08.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H18HXN1Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626640" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peremans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Briki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Busson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kreplak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doucet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kauranen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Nuckolls" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Katz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Persoons" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.79" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767399011174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHLHG1H1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salicru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Est&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1714" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD9008881291ABEFD40FCFFD616A762ABC187F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsbi.1999.4125" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF0B7C086D6149C7F75CC21591C7E29F83756793/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salicru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Est&#232;ve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/22244" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Esteve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(98)00216-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7886KXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576993" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01996-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ2NHB1J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058923v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>