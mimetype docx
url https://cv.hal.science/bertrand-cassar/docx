--- v0 (2026-03-29)
+++ v1 (2026-04-20)
@@ -713,1504 +713,1648 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien étatique des LegalTech françaises, au service des professionnels du droit et de la souveraineté numérique</w:t>
+                <w:t xml:space="preserve">La France au regard des stratégies nationales, européennes et internationales en matière d’intelligence artificielle (première partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Meneceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425281v1</w:t>
+                <w:t xml:space="preserve">halshs-05572059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération de données synthétiques par des systèmes d’intelligence artificielle, une nouvelle méthode de protection et de valorisation des données</w:t>
+                <w:t xml:space="preserve">Soutien étatique des LegalTech françaises, au service des professionnels du droit et de la souveraineté numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.282</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04588488v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre innovation et protection, les interactions complexes entre l’intelligence artificielle et la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04710122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation du projet de règlement sur l’intelligence artificielle avec le droit du numérique européen</w:t>
+                <w:t xml:space="preserve">La génération de données synthétiques par des systèmes d’intelligence artificielle, une nouvelle méthode de protection et de valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pledel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04162877v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance de la gouvernance des données dans l’usage de systèmes d'IA générative</w:t>
+                <w:t xml:space="preserve">L’articulation du projet de règlement sur l’intelligence artificielle avec le droit du numérique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Galbois-Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pledel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.513</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264211v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama international des enjeux autour de l’intelligence artificielle générative</w:t>
+                <w:t xml:space="preserve">L'importance de la gouvernance des données dans l’usage de systèmes d'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04145072v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation numérique des formalités des entreprises, au service de l'économie</w:t>
+                <w:t xml:space="preserve">Panorama international des enjeux autour de l’intelligence artificielle générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.102</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03987149v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04145072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des juristes qui cherchent, on en trouve ; des juristes qui trouvent on en cherche</w:t>
+                <w:t xml:space="preserve">La transformation numérique des formalités des entreprises, au service de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.588</w:t>
+              <w:t xml:space="preserve">, 2023, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03987153v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03987149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du diplôme universitaire &amp;quot;Transformation numérique du droit</w:t>
+                <w:t xml:space="preserve">Des juristes qui cherchent, on en trouve ; des juristes qui trouvent on en cherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Donzel</w:t>
+                <w:t xml:space="preserve">Stéphane Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.404</w:t>
+              <w:t xml:space="preserve">, 2022, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03784142v1</w:t>
+                <w:t xml:space="preserve">halshs-03987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation numérique des professionnels du droit renforcée par les services scalables des legaltech</w:t>
+                <w:t xml:space="preserve">Présentation du diplôme universitaire &amp;quot;Transformation numérique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Donzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03471953v1</w:t>
+                <w:t xml:space="preserve">halshs-03784142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des professionnels du droit dans la transformation numérique des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03295989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique du monde du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation du service public de diffusion du droit, vers l’instauration d’une législation plateforme</w:t>
+                <w:t xml:space="preserve">La transformation numérique des professionnels du droit renforcée par les services scalables des legaltech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03126010v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03471953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décisions de justice : ne pas confondre open data et accès à une copie</w:t>
+                <w:t xml:space="preserve">La modernisation du service public de diffusion du droit, vers l’instauration d’une législation plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03126361v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance constitutionnelle de la transformation numérique du monde juridique : de l’open data aux LegalTech,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions de justice : ne pas confondre open data et accès à une copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction entre l’open data et l’accès aux décisions de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de rédaction juridique - Aide pour les étudiants ou les jeunes chercheurs</w:t>
+                <w:t xml:space="preserve">Modèle de Note stratégique (ou note interne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05076153v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et analyse mondiale des stratégies nationales en intelligence artificielle en fonction des pays et de leur continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meneceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05121326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règlement sur l'intelligence artificielle - version enrichie</w:t>
+                <w:t xml:space="preserve">Méthode de rédaction juridique - Aide pour les étudiants ou les jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04680624v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Règlement sur l'intelligence artificielle - version enrichie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04680624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feuillet pratique pour utiliser un système d'IA générative (text-to-text)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2220,492 +2364,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des systèmes d’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle et professionnels du droit : les nécessités d’une acculturation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon; Tribunal judiciaire de Toulon; Barreau de Toulon, Oct 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04743939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques professionnels et enjeux juridiques de l'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à l’IA générative, quelles évolutions de nos pratiques et de nos métiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juriconnexion, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04671741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’éthique de l’IA au sein des entreprises</w:t>
+                <w:t xml:space="preserve">L’évolution du marché des LegalTech sous l’influence des nouvelles réglementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA, éthique et problèmes du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire éthique &amp; IA; Université de Grenoble - MIAI, Mar 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ce que le numérique fait au Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC); AEI International School, Dec 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04671806v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du marché des LegalTech sous l’influence des nouvelles réglementations</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’éthique de l’IA au sein des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que le numérique fait au Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC); AEI International School, Dec 2023, Créteil, France</w:t>
+              <w:t xml:space="preserve">IA, éthique et problèmes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire éthique &amp; IA; Université de Grenoble - MIAI, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04667210v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04671806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2773,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA7AEBF7"/>
+    <w:nsid w:val="78E867B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3004,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-cassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9070-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252833147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/397161272270247442524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAA002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Galbois-Lehalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pledel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Donzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03295989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Le Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-cassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9070-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252833147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/397161272270247442524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAA002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Galbois-Lehalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pledel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Donzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03295989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>