--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -427,173 +427,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de l'intelligence artificielle</w:t>
+                <w:t xml:space="preserve">L’éthique de l’IA en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamy Liaisons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lamy Droit de l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, 2025</w:t>
+              <w:t xml:space="preserve">, 15, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05424198v1</w:t>
+                <w:t xml:space="preserve">halshs-05424222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique de l’IA en pratique</w:t>
+                <w:t xml:space="preserve">Éthique de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamy Liaisons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lamy Droit de l'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, 2025</w:t>
+              <w:t xml:space="preserve">, 4, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05424222v1</w:t>
+                <w:t xml:space="preserve">halshs-05424198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'IA à haut risque : identification, obligations des différents acteurs</w:t>
               </w:r>
@@ -713,885 +713,898 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France au regard des stratégies nationales, européennes et internationales en matière d’intelligence artificielle (première partie)</w:t>
+                <w:t xml:space="preserve">La France au regard des stratégies nationales, européennes et internationales en matière d’intelligence artificielle (seconde partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meneceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.121</w:t>
+              <w:t xml:space="preserve">, 2026, pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05572059v1</w:t>
+                <w:t xml:space="preserve">halshs-05604271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien étatique des LegalTech françaises, au service des professionnels du droit et de la souveraineté numérique</w:t>
+                <w:t xml:space="preserve">La France au regard des stratégies nationales, européennes et internationales en matière d’intelligence artificielle (première partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Meneceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425281v1</w:t>
+                <w:t xml:space="preserve">halshs-05572059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre innovation et protection, les interactions complexes entre l’intelligence artificielle et la propriété intellectuelle</w:t>
+                <w:t xml:space="preserve">Soutien étatique des LegalTech françaises, au service des professionnels du droit et de la souveraineté numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1283</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04710122v1</w:t>
+                <w:t xml:space="preserve">halshs-05425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération de données synthétiques par des systèmes d’intelligence artificielle, une nouvelle méthode de protection et de valorisation des données</w:t>
+                <w:t xml:space="preserve">Entre innovation et protection, les interactions complexes entre l’intelligence artificielle et la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.282</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04588488v1</w:t>
+                <w:t xml:space="preserve">halshs-04710122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation du projet de règlement sur l’intelligence artificielle avec le droit du numérique européen</w:t>
+                <w:t xml:space="preserve">La génération de données synthétiques par des systèmes d’intelligence artificielle, une nouvelle méthode de protection et de valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pledel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04162877v1</w:t>
+                <w:t xml:space="preserve">halshs-04588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance de la gouvernance des données dans l’usage de systèmes d'IA générative</w:t>
+                <w:t xml:space="preserve">L’articulation du projet de règlement sur l’intelligence artificielle avec le droit du numérique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Galbois-Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pledel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.513</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264211v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama international des enjeux autour de l’intelligence artificielle générative</w:t>
+                <w:t xml:space="preserve">L'importance de la gouvernance des données dans l’usage de systèmes d'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04145072v1</w:t>
+                <w:t xml:space="preserve">hal-04264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation numérique des formalités des entreprises, au service de l'économie</w:t>
+                <w:t xml:space="preserve">Panorama international des enjeux autour de l’intelligence artificielle générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.102</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03987149v1</w:t>
+                <w:t xml:space="preserve">halshs-04145072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des juristes qui cherchent, on en trouve ; des juristes qui trouvent on en cherche</w:t>
+                <w:t xml:space="preserve">La transformation numérique des formalités des entreprises, au service de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.588</w:t>
+              <w:t xml:space="preserve">, 2023, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03987153v1</w:t>
+                <w:t xml:space="preserve">halshs-03987149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du diplôme universitaire &amp;quot;Transformation numérique du droit</w:t>
+                <w:t xml:space="preserve">Des juristes qui cherchent, on en trouve ; des juristes qui trouvent on en cherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Donzel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.404</w:t>
+              <w:t xml:space="preserve">, 2022, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03784142v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des professionnels du droit dans la transformation numérique des entreprises</w:t>
+                <w:t xml:space="preserve">Présentation du diplôme universitaire &amp;quot;Transformation numérique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Donzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.393</w:t>
+              <w:t xml:space="preserve">, 2022, pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03295989v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique du monde du droit</w:t>
               </w:r>
@@ -1640,366 +1653,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation numérique des professionnels du droit renforcée par les services scalables des legaltech</w:t>
+                <w:t xml:space="preserve">Le rôle des professionnels du droit dans la transformation numérique des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03471953v1</w:t>
+                <w:t xml:space="preserve">halshs-03295989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation du service public de diffusion du droit, vers l’instauration d’une législation plateforme</w:t>
+                <w:t xml:space="preserve">La transformation numérique des professionnels du droit renforcée par les services scalables des legaltech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126010v1</w:t>
+                <w:t xml:space="preserve">halshs-03471953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance constitutionnelle de la transformation numérique du monde juridique : de l’open data aux LegalTech,</w:t>
+                <w:t xml:space="preserve">La modernisation du service public de diffusion du droit, vers l’instauration d’une législation plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126360v1</w:t>
+                <w:t xml:space="preserve">halshs-03126010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décisions de justice : ne pas confondre open data et accès à une copie</w:t>
+                <w:t xml:space="preserve">Reconnaissance constitutionnelle de la transformation numérique du monde juridique : de l’open data aux LegalTech,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03126361v1</w:t>
+                <w:t xml:space="preserve">halshs-03126360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décisions de justice : ne pas confondre open data et accès à une copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La distinction entre l’open data et l’accès aux décisions de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2009,113 +2091,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Note stratégique (ou note interne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05587745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et analyse mondiale des stratégies nationales en intelligence artificielle en fonction des pays et de leur continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2124,237 +2206,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meneceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05121326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de rédaction juridique - Aide pour les étudiants ou les jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règlement sur l'intelligence artificielle - version enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04680624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuillet pratique pour utiliser un système d'IA générative (text-to-text)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2364,492 +2446,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La régulation des systèmes d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Petel</w:t>
+                <w:t xml:space="preserve">Guillaume Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Intelligence artificielle et professionnels du droit : les nécessités d’une acculturation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon; Tribunal judiciaire de Toulon; Barreau de Toulon, Oct 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821392v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04743939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des systèmes d’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un marché, mais pour quelles données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Latil</w:t>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cassar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marylou Le Roy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Payan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence artificielle et professionnels du droit : les nécessités d’une acculturation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon; Tribunal judiciaire de Toulon; Barreau de Toulon, Oct 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque : Le marché Européen des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; Centre d’Études Européennes - Équipe de droit international, européen et comparé (CEE-EDIEC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04743939v1</w:t>
+                <w:t xml:space="preserve">halshs-04821392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques professionnels et enjeux juridiques de l'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face à l’IA générative, quelles évolutions de nos pratiques et de nos métiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juriconnexion, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04671741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du marché des LegalTech sous l’influence des nouvelles réglementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que le numérique fait au Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC); AEI International School, Dec 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’éthique de l’IA au sein des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA, éthique et problèmes du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire éthique &amp; IA; Université de Grenoble - MIAI, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04671806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2917,51 +2999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E867B6"/>
+    <w:nsid w:val="9A54524A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3148,51 +3230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-cassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9070-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252833147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/397161272270247442524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAA002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Galbois-Lehalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pledel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Donzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03295989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-cassar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9070-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252833147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/397161272270247442524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAA002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meneceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Galbois-Lehalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pledel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Donzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03295989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Latil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Le Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>