--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -770,377 +770,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent recruitment and diffusion of guest proteins in liquid droplets of FUS</w:t>
+                <w:t xml:space="preserve">Structural and functional determinants of the archaeal 8-oxoguanine-DNA glycosylase AGOG for DNA damage recognition and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyoto Kamagata</w:t>
+                <w:t xml:space="preserve">Coste Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanako Iwaki</w:t>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saori Kanbayashi</w:t>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trishit Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rika Chiba</w:t>
+                <w:t xml:space="preserve">Guérin Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11177-w⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927893v1</w:t>
+                <w:t xml:space="preserve">hal-03841526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional determinants of the archaeal 8-oxoguanine-DNA glycosylase AGOG for DNA damage recognition and processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-dependent recruitment and diffusion of guest proteins in liquid droplets of FUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoto Kamagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coste Franck</w:t>
+                <w:t xml:space="preserve">Nanako Iwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">Saori Kanbayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+                <w:t xml:space="preserve">Trishit Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Martine</w:t>
+                <w:t xml:space="preserve">Rika Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11177-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841526v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular principles of recruitment and dynamics of guest proteins in liquid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoto Kamagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanako Iwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Kumar Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saori Kanbayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trishit Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -1191,90 +1191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G. Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.5756-5767. </w:t>
@@ -1942,503 +1942,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+                <w:t xml:space="preserve">F. d'Heygere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nadan</w:t>
+                <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goffinont</w:t>
+                <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (12), pp.6099-60111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+                <w:t xml:space="preserve">hal-01171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boudvillain</w:t>
+                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171219v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171467v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (16), pp.doi: 10.1093/nar/gku613. </w:t>
@@ -3152,441 +3152,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gutsche</w:t>
+                <w:t xml:space="preserve">Matthias Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+                <w:t xml:space="preserve">Maria Angeles Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Siebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier</w:t>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.706-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297143v1</w:t>
+                <w:t xml:space="preserve">hal-00408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (7), pp.075135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408047v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Creyssels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,332 +3670,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
+                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Davídková</w:t>
+                <w:t xml:space="preserve">C. Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktorie Stísová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">C. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 122 (1-4), pp.100-105. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (1), pp.84-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168743v1</w:t>
+                <w:t xml:space="preserve">hal-00088837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
+                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">Marie Davídková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lange</w:t>
+                <w:t xml:space="preserve">Viktorie Stísová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (1), pp.84-90. </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 122 (1-4), pp.100-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088837v1</w:t>
+                <w:t xml:space="preserve">hal-00168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.5936-5944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4282,261 +4282,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
+                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Amara</w:t>
+                <w:t xml:space="preserve">N. Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Serre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">M. Bégusovà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.566-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RR3247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088335v1</w:t>
+                <w:t xml:space="preserve">hal-00113044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
+                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gillard</w:t>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bégusovà</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 162, pp.566-571. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR3247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113044v1</w:t>
+                <w:t xml:space="preserve">hal-00088335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of cyclonucleoside lesions by the Lactococcus lactis FPG protein</w:t>
               </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,51 +4656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,303 +4762,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouckson-Castaing</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (12), pp.2854-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141124v1</w:t>
+                <w:t xml:space="preserve">hal-02141118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Boiteux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouckson-Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (4), pp.679-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdf304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and DNA binding properties of the ogg1 protein of Saccharomyces cerevisiae: comparison between the wild type and the K241R and K241Q active-site mutant proteins.</w:t>
               </w:r>
@@ -5146,338 +5146,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hervouet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oberto</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadege Hervouet-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.2.608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127644v1</w:t>
+                <w:t xml:space="preserve">hal-02141144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (Pt 11), pp.1952-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141144v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Enantiomerically Pure Carbocyclic DNA Abasic Site Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6276,208 +6276,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361645v1</w:t>
+                <w:t xml:space="preserve">hal-02903112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, pertinent therapeutic targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,165 +6539,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903112v1</w:t>
+                <w:t xml:space="preserve">hal-02361645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecule inhibitors of the human DNA glycosylases hOGG1 and NEIL1, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6916,424 +6916,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order multimerisation of a ubiquitin E3 ligase: the case of SIAH1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aanchal Mishra</w:t>
+                <w:t xml:space="preserve">Dynamic BTB domain filaments promote clustering of ZBTB proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
+                <w:t xml:space="preserve">Marcin Jozef Józef Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de Biologie Structurale Intégrative Paris-Saclay (BSI@Paris-Saclay 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO Meeting Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216446v1</w:t>
+                <w:t xml:space="preserve">hal-05216344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic BTB domain filaments promote clustering of ZBTB proteins</w:t>
+                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martín-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meeting Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216344v1</w:t>
+                <w:t xml:space="preserve">hal-04778726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Higher-order multimerisation of a ubiquitin E3 ligase: the case of SIAH1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aanchal Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Sebastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Martín-González</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">3ème Journée de Biologie Structurale Intégrative Paris-Saclay (BSI@Paris-Saclay 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778726v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the regulation of the human E2-SUMO conjugate through analysis of its stable mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prieu-Serandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7408,359 +7408,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362588v1</w:t>
+                <w:t xml:space="preserve">hal-02737761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385201v1</w:t>
+                <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
@@ -7783,1359 +7783,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
+              <w:t xml:space="preserve">13th French 3R meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737761v1</w:t>
+                <w:t xml:space="preserve">hal-02903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant” FR2708 (CBM/ICOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362578v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant” FR2708 (CBM/ICOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903223v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th French 3R meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903219v1</w:t>
+                <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362579v1</w:t>
+                <w:t xml:space="preserve">hal-02362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904682v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362585v1</w:t>
+                <w:t xml:space="preserve">hal-02904682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Blondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736544v1</w:t>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+                <w:t xml:space="preserve">hal-02362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362804v1</w:t>
+                <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of DNA glycosylases, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque annuel du Laboratoire International Associé (LIA) MiR-TANGo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
@@ -9302,51 +9302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et fonctions de la protéine NS1 des virus influenza pour la recherche de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,152 +9408,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894161v1</w:t>
+                <w:t xml:space="preserve">hal-02362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
               </w:r>
@@ -9658,152 +9658,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+              <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362586v1</w:t>
+                <w:t xml:space="preserve">hal-02894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
@@ -9908,846 +9908,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362576v1</w:t>
+                <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Nadan</w:t>
+                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904828v1</w:t>
+                <w:t xml:space="preserve">hal-02361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361613v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361632v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kut</w:t>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904785v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904778v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-molecule inhibitors of Fpg/Nei DNA glycosylases, enzymes initiating the base excision repair pathway, new targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11109,77 +11109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Purification of SUMO-UBC9 and SUMO-RANGAP1&amp;lt;sup&amp;gt;CTD&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilio Lecona; Carmen Rivas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMO: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2957, Springer US, pp.67-82, 2025, Methods in Molecular Biology, </w:t>
@@ -11230,90 +11230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring RNA Unwinding by the Transcription Termination Factor Rho from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Heygère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Mecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1259, Springer, pp.293-311, 2015, RNA remodelling proteins (Boudvillain, ed), 978-1-4939-2213-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11602,51 +11602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>