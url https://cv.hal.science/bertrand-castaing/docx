--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1282,4858 +1282,4992 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082414v1</w:t>
+                <w:t xml:space="preserve">hal-05588581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+                <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahira Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082436v1</w:t>
+                <w:t xml:space="preserve">hal-03082414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted Suzuki-Miyaura and Sonogashira coupling of 4-Chloro-2-(trifluoromethyl)pyrido[1,2-e]purine derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">Structure and Sequence Determinants Governing the Interactions of RNAs with Influenza A Virus Non-Structural Protein NS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900921⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12090947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347523v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">Microwave-assisted Suzuki-Miyaura and Sonogashira coupling of 4-Chloro-2-(trifluoromethyl)pyrido[1,2-e]purine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahira Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas G. Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50211-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.5756-5767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306224v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Native MALDI Mass Spectrometry for the Detection of Protein-Protein Complexes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2015-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965971v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair of 8-oxo-7,8-dihydroguanine in prokaryotic and eukaryotic cells: Properties and biological roles of the Fpg and OGG1 DNA N -glycosylases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Liquid Native MALDI Mass Spectrometry for the Detection of Protein-Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.1981-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2015-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618166v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boudvillain</w:t>
+                <w:t xml:space="preserve">Repair of 8-oxo-7,8-dihydroguanine in prokaryotic and eukaryotic cells: Properties and biological roles of the Fpg and OGG1 DNA N -glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.179 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171219v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Heygere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (12), pp.6099-60111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171467v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku613⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175522v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of a DNA-protein complex of the architectural monomeric protein MC1 from Euryarchaea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088809⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.doi: 10.1093/nar/gku613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063974v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the RamR repressor to wild-type and mutated promoters of the RamA gene involved in efflux-mediated multidrug resistance in Salmonella enterica serovar Typhimurium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Model of a DNA-protein complex of the architectural monomeric protein MC1 from Euryarchaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.05444-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721770v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orientation of the C-terminal domain of the Saccharomyces cerevisiae Rap1 protein is determined by its binding to DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simona Miron</w:t>
+                <w:t xml:space="preserve">Binding of the RamR repressor to wild-type and mutated promoters of the RamA gene involved in efflux-mediated multidrug resistance in Salmonella enterica serovar Typhimurium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1166⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (2), pp.942-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05444-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720647v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative flexible conformation of the E. coli HU beta(2) protein: structural, dynamics, and functional aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">The orientation of the C-terminal domain of the Saccharomyces cerevisiae Rap1 protein is determined by its binding to DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Matot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lescasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-010-0630-y⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (7), pp.3197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602370v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Hydroxy-5-methylhydantoin DNA lesion, a molecular trap for DNA glycosylases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeles M. Izquierdo</w:t>
+                <w:t xml:space="preserve">An alternative flexible conformation of the E. coli HU beta(2) protein: structural, dynamics, and functional aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Augustyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr215⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-010-0630-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5-Hydroxy-5-methylhydantoin DNA lesion, a molecular trap for DNA glycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vei Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles M. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (14), pp.6277-6290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408047v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.706-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264434v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (7), pp.075135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00297143v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10186-9⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170319v3</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10186-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00088837v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 279 (42), pp.44074-44083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168743v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Zelwer</w:t>
+                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Davídková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktorie Stísová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 122 (1-4), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114389v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BER: (Base excision repair): molecular mechanisms and biological roles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Radicella</w:t>
+                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (1), pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into abasic site for Fpg specific binding and catalysis: comparative high-resolution crystallographic studies of Fpg bound to various models of abasic site analogues containing DNA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">BER: (Base excision repair): molecular mechanisms and biological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Radicella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33, pp.5936-5944</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (271), pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088666v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Structural insights into abasic site for Fpg specific binding and catalysis: comparative high-resolution crystallographic studies of Fpg bound to various models of abasic site analogues containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pereira de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.5936-5944</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113044v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bégusovà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Thomas</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR3247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088335v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of cyclonucleoside lesions by the Lactococcus lactis FPG protein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Cadet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088198v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognition of cyclonucleoside lesions by the Lactococcus lactis FPG protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 331 (1), pp.101-21</w:t>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.1563-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127656v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (1), pp.101-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141118v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (12), pp.2854-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02141124v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic and DNA binding properties of the ogg1 protein of Saccharomyces cerevisiae: comparison between the wild type and the K241R and K241Q active-site mutant proteins.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouckson-Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (4), pp.679-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141126v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Catalytic and DNA binding properties of the ogg1 protein of Saccharomyces cerevisiae: comparison between the wild type and the K241R and K241Q active-site mutant proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guibourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P van Der Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (7), pp.1716-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141144v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (Pt 11), pp.1952-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Enantiomerically Pure Carbocyclic DNA Abasic Site Analogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hervouet-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15257779908043071⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.2.608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141150v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HU Protein of Escherichia coli Binds Specifically to DNA That Contains Single-strand Breaks or Gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Synthesis of an Enantiomerically Pure Carbocyclic DNA Abasic Site Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Boiteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.270.17.10291⟩</w:t>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (2), pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15257779908043071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141159v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fpg protein of Escherichia coli is a zinc finger protein whose cysteine residues have a structural and/or functional role.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">HU Protein of Escherichia coli Binds Specifically to DNA That Contains Single-strand Breaks or Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Laval</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 268 (12), pp.9063-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 270 (17), pp.10291-10296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.270.17.10291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141187v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavage and binding of a DNA fragment containing a single 8-oxoguanine by wild type and mutant FPG proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Fpg protein of Escherichia coli is a zinc finger protein whose cysteine residues have a structural and/or functional role.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 268 (12), pp.9063-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141167v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA containing a chemically reduced apurinic site is a high affinity ligand for the E.coli formamidopyrimidine-DNA glycosyiase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Cleavage and binding of a DNA fragment containing a single 8-oxoguanine by wild type and mutant FPG proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Seliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nehls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 20 (3), pp.389-394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/20.3.389⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 21 (12), pp.2899-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/21.12.2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141191v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DNA containing a chemically reduced apurinic site is a high affinity ligand for the E.coli formamidopyrimidine-DNA glycosyiase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 20 (3), pp.389-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/20.3.389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of the Saccharomyces cerevisiae mitochondrial leucyl-tRNA synthetase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Zagorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (4), pp.2537-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6143,762 +6277,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et dynamique de protéines histone-like de bactérie et d’archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BioRMN IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Les ADN glycosylases qui initient le système de réparation de l'ADN par excision de base, de nouvelles cibles potentielles pour lutter contre le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau « Molécules marines, métabolisme et cancer » du Canréropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903112v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, pertinent therapeutic targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire International Associé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ADN glycosylases qui initient le système de réparation de l'ADN par excision de base, de nouvelles cibles potentielles pour lutter contre le cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau « Molécules marines, métabolisme et cancer » du Canréropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903074v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecule inhibitors of the human DNA glycosylases hOGG1 and NEIL1, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cristaux pour la recherche de nouveaux antiviraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6908,1293 +7042,1293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic BTB domain filaments promote clustering of ZBTB proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Jozef Józef Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Meeting Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martín-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order multimerisation of a ubiquitin E3 ligase: the case of SIAH1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aanchal Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Biologie Structurale Intégrative Paris-Saclay (BSI@Paris-Saclay 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the regulation of the human E2-SUMO conjugate through analysis of its stable mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prieu-Serandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitin and Friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Wien, Austria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737761v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893471v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th French 3R meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant” FR2708 (CBM/ICOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8203,2726 +8337,2726 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Largillière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362585v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Blondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736544v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904682v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362804v1</w:t>
+                <w:t xml:space="preserve">hal-02736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362579v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of DNA glycosylases, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque annuel du Laboratoire International Associé (LIA) MiR-TANGo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a V-turn structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et fonctions de la protéine NS1 des virus influenza pour la recherche de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMar 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chaume</w:t>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Madinier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Culard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goffinont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-molecule inhibitors of Fpg/Nei DNA glycosylases, enzymes initiating the base excision repair pathway, new targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Roundtable on Nucleosides, Nucleotides and Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the chemical production of β-defensins including straightforward attribution of disulfide bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Réunion du GFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sète, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10932,147 +11066,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogg1, a Saccharomyces cerevisiae bifunctional DNA glycosylase involved in base excision repair of oxidative DNA damage, interacts with the replicative DNA polymerase, Pol epsilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadija Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.409, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11082,380 +11216,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Purification of SUMO-UBC9 and SUMO-RANGAP1&amp;lt;sup&amp;gt;CTD&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilio Lecona; Carmen Rivas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMO: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2957, Springer US, pp.67-82, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4710-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring RNA Unwinding by the Transcription Termination Factor Rho from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Heygère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Mecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1259, Springer, pp.293-311, 2015, RNA remodelling proteins (Boudvillain, ed), 978-1-4939-2213-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2214-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage to biomolecules, radioprotection and radiotherapy. Genome maintenance mechanisms in response to radiation-induced DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Spotheim-Maurizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation chemistry from basics to applications in material and life sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.219-232, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11602,51 +11736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>