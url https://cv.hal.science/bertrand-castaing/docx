--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -770,377 +770,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional determinants of the archaeal 8-oxoguanine-DNA glycosylase AGOG for DNA damage recognition and processing</w:t>
+                <w:t xml:space="preserve">Structure-dependent recruitment and diffusion of guest proteins in liquid droplets of FUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coste Franck</w:t>
+                <w:t xml:space="preserve">Kiyoto Kamagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">Nanako Iwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+                <w:t xml:space="preserve">Saori Kanbayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Martine</w:t>
+                <w:t xml:space="preserve">Trishit Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac932⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11177-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841526v1</w:t>
+                <w:t xml:space="preserve">hal-03927893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent recruitment and diffusion of guest proteins in liquid droplets of FUS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional determinants of the archaeal 8-oxoguanine-DNA glycosylase AGOG for DNA damage recognition and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanako Iwaki</w:t>
+                <w:t xml:space="preserve">Coste Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saori Kanbayashi</w:t>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trishit Banerjee</w:t>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rika Chiba</w:t>
+                <w:t xml:space="preserve">Guérin Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.7101. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11177-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927893v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular principles of recruitment and dynamics of guest proteins in liquid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoto Kamagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanako Iwaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Kumar Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saori Kanbayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trishit Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -1191,90 +1191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
@@ -1325,90 +1325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiopurine Derivative-Induced Fpg/Nei DNA Glycosylase Inhibition: Structural, Dynamic and Functional Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Tber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.2058. </w:t>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas G. Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.5756-5767. </w:t>
@@ -2076,503 +2076,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Heygere</w:t>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schwartz</w:t>
+                <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171219v1</w:t>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Landon</w:t>
+                <w:t xml:space="preserve">ATP-dependent motor activity of the transcription termination factor Rho from Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Heygere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (12), pp.6099-60111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171467v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Le Meur</w:t>
+                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc finger oxidation of Fpg/Nei DNA glycosylases by 2-thioxanthine: biochemical and X-ray structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (16), pp.doi: 10.1093/nar/gku613. </w:t>
@@ -3286,441 +3286,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Ober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angeles Izquierdo</w:t>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408047v1</w:t>
+                <w:t xml:space="preserve">hal-00297143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacterial base excision repair enzyme Fpg recognizes bulky N7-substituted-FapydG lesion via unproductive binding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Vaï Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angeles Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.706-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264434v1</w:t>
+                <w:t xml:space="preserve">hal-00408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of ac electrical conductivity of powders under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vannier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Creyssels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (7), pp.075135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00297143v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of electrical conduction in granular systems of various dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Creyssels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,436 +3804,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ober</w:t>
+                <w:t xml:space="preserve">Marie Davídková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Carrell</w:t>
+                <w:t xml:space="preserve">Viktorie Stísová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boiteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zelwer</w:t>
+                <w:t xml:space="preserve">Nathalie Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 122 (1-4), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114389v1</w:t>
+                <w:t xml:space="preserve">hal-00168743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of DNA radiolysis by DNA-binding proteins: structural aspects</w:t>
+                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Davídková</w:t>
+                <w:t xml:space="preserve">C. Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktorie Stísová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+                <w:t xml:space="preserve">C. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 122 (1-4), pp.100-105. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (1), pp.84-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncl442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168743v1</w:t>
+                <w:t xml:space="preserve">hal-00088837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and base selectivity on fragmentation of brominated oligodeoxynucleotides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for the recognition of the FapydG lesion (2,6-diamino-4-hydroxy-5-formamidopyrimidine) by Formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">M. Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lange</w:t>
+                <w:t xml:space="preserve">T. Carrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 279 (42), pp.44074-44083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M405928200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088837v1</w:t>
+                <w:t xml:space="preserve">hal-00114389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BER: (Base excision repair): molecular mechanisms and biological roles</w:t>
               </w:r>
@@ -4340,64 +4340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33, pp.5936-5944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4416,261 +4416,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
+                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gillard</w:t>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bégusovà</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 162, pp.566-571. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR3247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113044v1</w:t>
+                <w:t xml:space="preserve">hal-00088335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t>
+                <w:t xml:space="preserve">Radiation affects binding of Fpg repair protein to an abasic site containing DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Amara</w:t>
+                <w:t xml:space="preserve">N. Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Serre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">M. Bégusovà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">M. Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.566-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RR3247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088335v1</w:t>
+                <w:t xml:space="preserve">hal-00113044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of cyclonucleoside lesions by the Lactococcus lactis FPG protein</w:t>
               </w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a thermal unfolding dimeric intermediate for the Escherichia coli histone-like HU proteins: thermodynamics and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,303 +4896,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Boiteux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouckson-Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdf304⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (4), pp.679-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141118v1</w:t>
+                <w:t xml:space="preserve">hal-02141124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray crystallographic studies of a complex between the Lactococcus lactis Fpg DNA-repair enzyme and an abasic site containing DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of the Lactococcus lactis formamidopyrimidine-DNA glycosylase bound to an abasic site analogue-containing DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pereira de Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouckson-Castaing</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (12), pp.2854-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444902001397⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02141124v1</w:t>
+                <w:t xml:space="preserve">hal-02141118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and DNA binding properties of the ogg1 protein of Saccharomyces cerevisiae: comparison between the wild type and the K241R and K241Q active-site mutant proteins.</w:t>
               </w:r>
@@ -5217,51 +5217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P van Der Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boiteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (7), pp.1716-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zelwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6410,484 +6410,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ADN glycosylases qui initient le système de réparation de l'ADN par excision de base, de nouvelles cibles potentielles pour lutter contre le cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau « Molécules marines, métabolisme et cancer » du Canréropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
+              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903074v1</w:t>
+                <w:t xml:space="preserve">hal-02361645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, pertinent therapeutic targets for cancer therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ADN glycosylases qui initient le système de réparation de l'ADN par excision de base, de nouvelles cibles potentielles pour lutter contre le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire International Associé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau « Molécules marines, métabolisme et cancer » du Canréropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903108v1</w:t>
+                <w:t xml:space="preserve">hal-02903074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery and characterization of inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, pertinent therapeutic targets for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Laboratoire International Associé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903112v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition des ADN glycosylases de la super famille structurale Fpg/Nei par des thiopurines: relations structure-activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de Recherche 2708</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361645v1</w:t>
+                <w:t xml:space="preserve">hal-02903112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small molecule inhibitors of the human DNA glycosylases hOGG1 and NEIL1, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7050,424 +7050,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic BTB domain filaments promote clustering of ZBTB proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucija Mance</w:t>
+                <w:t xml:space="preserve">Higher-order multimerisation of a ubiquitin E3 ligase: the case of SIAH1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aanchal Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">Sebastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Jozef Józef Suskiewicz</w:t>
+                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meeting Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">3ème Journée de Biologie Structurale Intégrative Paris-Saclay (BSI@Paris-Saclay 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216344v1</w:t>
+                <w:t xml:space="preserve">hal-05216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
+                <w:t xml:space="preserve">Dynamic BTB domain filaments promote clustering of ZBTB proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Mance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcin Jozef Józef Suskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">EMBO Meeting Ubiquitin and ubiquitin-like proteins in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cavtat &amp; Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778726v1</w:t>
+                <w:t xml:space="preserve">hal-05216344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order multimerisation of a ubiquitin E3 ligase: the case of SIAH1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aanchal Mishra</w:t>
+                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Mance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Martín-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée de Biologie Structurale Intégrative Paris-Saclay (BSI@Paris-Saclay 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216446v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the regulation of the human E2-SUMO conjugate through analysis of its stable mimetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prieu-Serandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7542,902 +7542,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Castaing</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893471v1</w:t>
+                <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ginguené</w:t>
+                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362578v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737761v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">Interaction de la protéine NS1 des virus influenza A avec l’ARN : mécanismes impliqués dans la reconnaissance spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th French 3R meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">XIIes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. Virologie, 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903219v1</w:t>
+                <w:t xml:space="preserve">hal-02737761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant” FR2708 (CBM/ICOA)</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903223v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">13th French 3R meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362588v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, characterization and structural studies of small molecules inhibitors of the DNA glycosylase hNEIL1 and hOGG1, potential therapeutic targets in cancer and neurodegenerative disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Garnier</w:t>
+                <w:t xml:space="preserve">Search for small molecule inhibitors of the DNA repair enzymes hNEIL1 and hOGG1, potential therapeutic targets in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French congress on Integrative Structural Biology (BSI-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant” FR2708 (CBM/ICOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385201v1</w:t>
+                <w:t xml:space="preserve">hal-02903223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
@@ -8542,734 +8542,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+                <w:t xml:space="preserve">hal-02362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362804v1</w:t>
+                <w:t xml:space="preserve">hal-02736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362585v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nadan</w:t>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736544v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’inhibiteurs des enzymes de réparation de l’ADN hNeil1 et hOGG1, de nouvelles cibles pertinentes pour le développement de thérapies anticancéreuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Roy</w:t>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904682v1</w:t>
+                <w:t xml:space="preserve">hal-02362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for small molecule inhibitors of DNA glycosylases, pertinent therapeutic targets in cancer and neurodegenerative disease therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque annuel du Laboratoire International Associé (LIA) MiR-TANGo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
@@ -9436,51 +9436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et fonctions de la protéine NS1 des virus influenza pour la recherche de nouvelles cibles thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -9798,103 +9798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of trifluoromethylated pseudoproline in an entomotoxic knottin: effects on oxidative folding, 3D structure and biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Peptide Symposium (EPS35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -10042,846 +10042,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361632v1</w:t>
+                <w:t xml:space="preserve">hal-02362576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361613v1</w:t>
+                <w:t xml:space="preserve">hal-02904828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Kut</w:t>
+                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904785v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Goffinont</w:t>
+                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904778v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : relations structure-fonction pour la recherche de nouveaux anti-viraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wacquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362576v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus Influenza A : approches structurales et fonctionnelles pour de nouvelles stratégies anti-virales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">NS1 of Influenza viruses: structural and functional approaches towards the discovery of novel anti-influenza drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Nadan</w:t>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conférence « Messenger RNA therapeutics : advances and perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le Studium Conférence “Structural Biology and biophysics of RNA-protein complexes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904828v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-molecule inhibitors of Fpg/Nei DNA glycosylases, enzymes initiating the base excision repair pathway, new targets for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,77 +11243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Purification of SUMO-UBC9 and SUMO-RANGAP1&amp;lt;sup&amp;gt;CTD&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin J Suskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilio Lecona; Carmen Rivas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMO: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2957, Springer US, pp.67-82, 2025, Methods in Molecular Biology, </w:t>
@@ -11364,90 +11364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring RNA Unwinding by the Transcription Termination Factor Rho from Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Heygère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Mecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1259, Springer, pp.293-311, 2015, RNA remodelling proteins (Boudvillain, ed), 978-1-4939-2213-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11736,51 +11736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhaferr Tanushi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandamme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1124960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoto Kamagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanako Iwaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saori Kanbayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishit Banerjee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Chiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11177-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coste Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Martine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kumar Hazra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98955-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Tber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Biteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.11.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heygere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv505" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Culard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku613" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05444-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Matot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lescasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vei Le Bihan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles M. Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Falcon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075135" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170319v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laroche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10186-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorie St&#237;sov&#225;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FK820MGG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bur&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.967" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TCB8MCJ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ober" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boiteux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405928200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boiteux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Radicella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira de Jesus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gusov&#224;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3247" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparutto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf304" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guibourt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Der Kemp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257779908043071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.17.10291" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R O'Connor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Graves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Murcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Geiger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seliger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nehls" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/21.12.2899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141191v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.3.389" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141199v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zagorski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Herbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903084v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J Suskiewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jozef J&#243;zef Suskiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prieu-Serandon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385201v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737761v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736544v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904682v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wacquiez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904785v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904778v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Essalhi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gellon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Cisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4710-3_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174055v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2214-7_18" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>