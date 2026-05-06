--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -702,785 +702,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian version of Galton–Watson for population growth and its use in the management of small population</w:t>
+                <w:t xml:space="preserve">Quasi-stationary behavior for a piecewise deterministic Markov model of chemostat: the Crump-Young model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1371-1427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886079v1</w:t>
+                <w:t xml:space="preserve">hal-03660678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary behavior for a piecewise deterministic Markov model of chemostat: the Crump-Young model</w:t>
+                <w:t xml:space="preserve">Recent advances in the long-time analysis of killed degenerate processes and their particle approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ramil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.60-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202375060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660678v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the long-time analysis of killed degenerate processes and their particle approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the distributions of times of interactions to preys and predators dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouad Ramil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202375060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886053v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the distributions of times of interactions to preys and predators dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bayesian version of Galton–Watson for population growth and its use in the management of small population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bansaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (2), </w:t>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01925-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/msia.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183538v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a complex hydro-ecological model through Approximate Bayesian Computation and Random Forest combined with sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Conservative Harris Ergodic Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Piccioni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+                <w:t xml:space="preserve">Aline Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101764⟩</w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.2459-2510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819623v1</w:t>
+                <w:t xml:space="preserve">hal-02062882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Conservative Harris Ergodic Theorem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform in time propagation of chaos for a Moran model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Marguet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué M. Corujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/jlms.12639⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.251-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062882v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in time propagation of chaos for a Moran model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a complex hydro-ecological model through Approximate Bayesian Computation and Random Forest combined with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué M. Corujo</w:t>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 154, pp.251-285. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, 23p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2022.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2022.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345583v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time behavior and Darwinian optimality for an asymmetric size-structured branching process</w:t>
               </w:r>
@@ -1564,235 +1564,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal stopping for measure-valued piecewise deterministic Markov processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Joubaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2020.18⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (1), pp.29-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922688v1</w:t>
+                <w:t xml:space="preserve">hal-01617071v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic behavior of non-conservative semigroups via generalized Doeblin's conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal stopping for measure-valued piecewise deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166 (1), pp.29-72. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.497-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-019-00253-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2020.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617071v4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an irreducibility type condition for the ergodicity of nonconservative semigroups</w:t>
               </w:r>
@@ -1954,836 +1954,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of the Empirical Measure of Freezing Markov Chains</w:t>
+                <w:t xml:space="preserve">Stochastic approximation of quasi-stationary distributions on compact spaces and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bouguet</w:t>
+                <w:t xml:space="preserve">Michel Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Panloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-EJP130⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.2370-2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AAP1360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519611v1</w:t>
+                <w:t xml:space="preserve">hal-01334603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic approximation of quasi-stationary distributions on compact spaces and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Benaim</w:t>
+                <w:t xml:space="preserve">Fluctuations of the Empirical Measure of Freezing Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Panloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (4), pp.2370-2416. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-AAP1360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-EJP130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334603v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodicity of inhomogeneous Markov chains through asymptotic pseudotrajectories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian approximations for chemostat models in finite and infinite dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-AAP1275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (4), pp.805-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-017-1097-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401981v2</w:t>
+                <w:t xml:space="preserve">hal-01371591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian approximations for chemostat models in finite and infinite dimensions</w:t>
+                <w:t xml:space="preserve">Limit theorems for some branching measure-valued processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-017-1097-6⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.549-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2017.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371591v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for some branching measure-valued processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergodicity of inhomogeneous Markov chains through asymptotic pseudotrajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (2), pp.549-580. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.3004-3049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2017.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-AAP1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608460v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleming-Viot processes: two explicit examples</w:t>
+                <w:t xml:space="preserve">Quantitative results for the Fleming–Viot particle system and quasi-stationary distributions in discrete space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noémie Thai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (3), pp.680-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633136v1</w:t>
+                <w:t xml:space="preserve">hal-02636688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fleming-Viot processes: two explicit examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noémie Thai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.337-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01227423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative results for the Fleming–Viot particle system and quasi-stationary distributions in discrete space</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives in Mathematical Modelling for Microbial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126 (3), pp.680-702. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02636688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approximation approach to quasi-stationary distributions on finite spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated calibration strategies in ecological modeling using high-frequency in situ data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Conference on Stochastic Processes and their Applications (SPA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Genadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2016. Phénomènes complexes et hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Aug 2016, Grenoble, France. pp.1-19</w:t>
@@ -3900,338 +3900,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Kfino Algorithm (Kalman Filter with Impulse Noised Outliers) through the Oriole Web Application, to Filter Individual Liveweight Outliers Produced with the Walk-Over-Weighing (Wow) Technology in a Spectrum of Ruminants’ Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-free algorithms for fast node clustering in SBM type graphs and application to social role inference in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jean Cotil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033813v1</w:t>
+                <w:t xml:space="preserve">hal-05269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free algorithms for fast node clustering in SBM type graphs and application to social role inference in animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the strong law of large numbers and Llog L condition for supercritical general branching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresnia Berah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05269415v1</w:t>
+                <w:t xml:space="preserve">hal-04976318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong law of large numbers and Llog L condition for supercritical general branching processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validating Kfino Algorithm (Kalman Filter with Impulse Noised Outliers) through the Oriole Web Application, to Filter Individual Liveweight Outliers Produced with the Walk-Over-Weighing (Wow) Technology in a Spectrum of Ruminants’ Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Decandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tresnia Berah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04976318v1</w:t>
+                <w:t xml:space="preserve">hal-05033813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The principal eigenvalue problem for time-periodic nonlocal equations with drift</w:t>
               </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5366,51 +5366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Koffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Abdouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean Cotil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7030060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221729v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Llach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giovanetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660678v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886053v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202375060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183538v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01925-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; M. Corujo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01695-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joubaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371607v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334603v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401981v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1275" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371591v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1097-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#233;mie Thai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.09.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-3956" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Llach-Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonafe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cormary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Brisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresnia Berah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daufresne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678359v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666720v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598030v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862913v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04760851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:728011713fe724b0f29203da74bc01ac5f8d530f;origin=https://hal.archives-ouvertes.fr/hal-04830668;visit=swh:1:snp:f129608714c2acc104ea5a3bfbb3243115853a97;anchor=swh:1:rel:e62f5a0feb09d34c3cfcb777efb9908632ba0ea0;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:235c8edc0c420d831a4f4f2cd3d3cf9d552b9e7b;origin=https://hal.archives-ouvertes.fr/hal-04835991;visit=swh:1:snp:95f0c856c382dab0b118249353a15c89baa36a66;anchor=swh:1:rel:a35928dff80c9195c4e136f247fab64c53bf15a0;path=/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Abdouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ahmat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jean Cotil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7030060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595814v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2025.2546446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221729v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Llach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Decandia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giovanetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608758v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0708-547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03660678v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886053v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202375060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183538v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01925-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.31" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062882v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12639" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; M. Corujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.09.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01695-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617071v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00253-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joubaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291295v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.92" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371607v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP884" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334603v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371591v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1097-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2017.12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401981v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1275" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#233;mie Thai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-3956" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hairer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ577" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Llach-Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonafe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cormary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Brisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresnia Berah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Abdouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740301v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daufresne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678359v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666720v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598030v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00862913v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04760851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01206385v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:728011713fe724b0f29203da74bc01ac5f8d530f;origin=https://hal.archives-ouvertes.fr/hal-04830668;visit=swh:1:snp:f129608714c2acc104ea5a3bfbb3243115853a97;anchor=swh:1:rel:e62f5a0feb09d34c3cfcb777efb9908632ba0ea0;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:235c8edc0c420d831a4f4f2cd3d3cf9d552b9e7b;origin=https://hal.archives-ouvertes.fr/hal-04835991;visit=swh:1:snp:95f0c856c382dab0b118249353a15c89baa36a66;anchor=swh:1:rel:a35928dff80c9195c4e136f247fab64c53bf15a0;path=/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>