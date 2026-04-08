--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -223,831 +223,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Synthesis and Antiprotozoal Assessment of New Substituted Diquinolinyl-Pyridine Derivatives as Antiparasitic Agents by Potential G-4 Binding</w:t>
+                <w:t xml:space="preserve">6-Chloro-3-nitro-8-(phenylthio)-2-[(phenylthio)methyl] imidazo[1,2-a]pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (7), pp.15-33. </w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.M1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31080/ASPS.2023.07.0965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/M1613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552497v1</w:t>
+                <w:t xml:space="preserve">hal-04275810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Chloro-3-nitro-8-(phenylthio)-2-[(phenylthio)methyl] imidazo[1,2-a]pyridine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">6-Chloro-3-nitro-2-[(phenylsulfonyl)methyl]imidazo[1,2-b]pyridazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (2), pp.M1613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/M1613⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Molbank, 2023 (1), pp.M1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/m1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275810v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Chloro-3-nitro-2-[(phenylsulfonyl)methyl]imidazo[1,2-b]pyridazine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development, Synthesis and Antiprotozoal Assessment of New Substituted Diquinolinyl-Pyridine Derivatives as Antiparasitic Agents by Potential G-4 Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Molbank, 2023 (1), pp.M1573. </w:t>
+              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/m1573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31080/ASPS.2023.07.0965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115477v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755519v1</w:t>
+                <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03850360v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sleeping Sickness: A Cause of False Positive HIV Rapid Diagnostic Tests].</w:t>
               </w:r>
@@ -1161,2310 +1161,2310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920293v1</w:t>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Milano</w:t>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se protéger des tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (593), pp.52-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pedron</w:t>
+                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
+              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899751v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1H-3-{4-[(3-Dimethylaminopropyl)aminomethyl]phenyl}-2-phenylindole and Evaluation of Its Antiprotozoal Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’allergie aux acariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/M1060⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (588), pp.43-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149772v1</w:t>
+                <w:t xml:space="preserve">hal-02273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
+                <w:t xml:space="preserve">Using detergent-enhanced LAMP for African trypanosome detection in human cerebrospinal fluid and implications for disease staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Grab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Olga Nikolskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriel Thekisoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Magez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poux de tête, comment en venir à bout</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxoplasma gondii Modulates the Host Cell Responses: An Overview of Apoptosis Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Chlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.6152489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6152489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304840v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allergie aux acariens</w:t>
+                <w:t xml:space="preserve">Le moustique tigre, vigilance et conseils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (588), pp.43-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (586), pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273780v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii Modulates the Host Cell Responses: An Overview of Apoptosis Pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Neopterin and CXCL-13 in Diagnosis and Follow-Up of Trypanosoma brucei gambiense Sleeping Sickness: Lessons from the Field in Angola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatunga Gedeão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, pp.6152489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6152489⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6070176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148617v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using detergent-enhanced LAMP for African trypanosome detection in human cerebrospinal fluid and implications for disease staging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Nikolskaia</w:t>
+                <w:t xml:space="preserve">Poux de tête, comment en venir à bout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Buxeraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007631⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (588), pp.21-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273865v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moustique tigre, vigilance et conseils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of 1H-3-{4-[(3-Dimethylaminopropyl)aminomethyl]phenyl}-2-phenylindole and Evaluation of Its Antiprotozoal Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.03.018⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.M1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148450v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopterin and CXCL-13 in Diagnosis and Follow-Up of Trypanosoma brucei gambiense Sleeping Sickness: Lessons from the Field in Angola</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vatunga Gedeão</w:t>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/6070176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378676v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909649v1</w:t>
+                <w:t xml:space="preserve">hal-01690455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antitrypanosomatid Pharmacomodulation at Position 3 of the 8-Nitroquinolin-2(1 H)-one Scaffold Using Palladium-Catalysed Cross-Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (20), pp.2217-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690455v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitrypanosomatid Pharmacomodulation at Position 3 of the 8-Nitroquinolin-2(1 H)-one Scaffold Using Palladium-Catalysed Cross-Coupling Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paloque</w:t>
+                <w:t xml:space="preserve">Proteome characterization in various biological fluids of Trypanosoma brucei gambiense-infected subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pauline Couquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888530v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome characterization in various biological fluids of Trypanosoma brucei gambiense-infected subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+                <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.135 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936184v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 155, pp.135 - 152. </w:t>
+              <w:t xml:space="preserve">, 2018, 157, pp.115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888465v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Trypanosoma brucei brucei have the ability to invade human microglial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon gamma effect on immune mediator production in human nerve cells infected by two strains of Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,51 +3770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Diagnostic Methods Used in the Field for Human African Trypanosomiasis: What Could Change in the Next Years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,833 +3846,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative strategies and success of sympatric and allopatric Fasciola hepatica infecting Galba truncatula of different susceptibilities.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+                <w:t xml:space="preserve">In vitro infection of human nervous cells by two strains of Toxoplasma gondii: a kinetic analysis of immune mediators and parasite multiplication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.e98491</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933964v1</w:t>
+                <w:t xml:space="preserve">hal-01092654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veerle Lejon</w:t>
+                <w:t xml:space="preserve">Lymnaea neotropica and Lymnaea viatrix, potential intermediate hosts for Fascioloides magna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pankrác</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Transl Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2001-1326-2-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.494-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X12000582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934008v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro infection of human nervous cells by two strains of Toxoplasma gondii: a kinetic analysis of immune mediators and parasite multiplication.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Neopterin is a cerebrospinal fluid marker for treatment outcome evaluation in patients affected by Trypanosoma brucei gambiense sleeping sickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.e2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092654v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaea neotropica and Lymnaea viatrix, potential intermediate hosts for Fascioloides magna.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pankrác</w:t>
+                <w:t xml:space="preserve">Enock Matovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+                <w:t xml:space="preserve">John Charles Enyaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934041v1</w:t>
+                <w:t xml:space="preserve">inserm-00781102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopterin is a cerebrospinal fluid marker for treatment outcome evaluation in patients affected by Trypanosoma brucei gambiense sleeping sickness.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+                <w:t xml:space="preserve">Comparative strategies and success of sympatric and allopatric Fasciola hepatica infecting Galba truncatula of different susceptibilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Robin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rondelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002088⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (6), pp.2255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-013-3385-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933995v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enock Matovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Charles Enyaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clin Transl Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2001-1326-2-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00781102v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sleeping sickness: end of the epidemic outbreak?].</w:t>
               </w:r>
@@ -4743,606 +4743,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal fluid neopterin as marker of the meningo-encephalitic stage of Trypanosoma brucei gambiense sleeping sickness.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veerle Lejon</w:t>
+                <w:t xml:space="preserve">Intermediate snail hosts of French Fasciola hepatica: Lymnaea neotropica and Lymnaea viatrix are better hosts than local Galba truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enock Matovu</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rondelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40909. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.2011-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-012-3049-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934119v1</w:t>
+                <w:t xml:space="preserve">hal-00934085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate snail hosts of French Fasciola hepatica: Lymnaea neotropica and Lymnaea viatrix are better hosts than local Galba truncatula.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+                <w:t xml:space="preserve">Cerebrospinal fluid neopterin as marker of the meningo-encephalitic stage of Trypanosoma brucei gambiense sleeping sickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rondelaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enock Matovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (5), pp.2011-6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-012-3049-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934085v1</w:t>
+                <w:t xml:space="preserve">hal-00934119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CXCL-13 levels in human African trypanosomiasis meningo-encephalitis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunophenotypic lymphocyte profiles in human african trypanosomiasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Josenando</w:t>
+                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (5), pp.529-534. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02263.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406523v1</w:t>
+                <w:t xml:space="preserve">hal-00418439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypic lymphocyte profiles in human african trypanosomiasis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased CXCL-13 levels in human African trypanosomiasis meningo-encephalitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Pervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+                <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Pervieux</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
+                <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6184. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (5), pp.529-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02263.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418439v1</w:t>
+                <w:t xml:space="preserve">hal-00406523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Criteria for diagnosis of the neurological stage of human African trypanosomiasis: update and perspectives]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,90 +5406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A link between chemokine levels and disease severity in human African trypanosomiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Pervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (9), pp.1057-65. </w:t>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanocidal activity of methylene blue. Evidence for in vitro efficacy and in vivo failure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Enanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En éveil sur la maladie du sommeil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriel Mm Thekisoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Stephen Dumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6343,103 +6343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nitroaromatic candidats for trypanosomiasis therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valere Belle Mbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress ICOPA (14th International Congress of Parasitology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Daegu, South Korea</w:t>
@@ -6468,64 +6468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Megazol metabolites from 2 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,64 +6589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de Métabolites du Mégazol par bioconversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,77 +6740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pauline Couquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP/SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
@@ -6865,51 +6865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,70 +7062,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vitro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude in vitrro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,340 +7133,340 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229828v1</w:t>
+                <w:t xml:space="preserve">hal-01097266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vitrro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection of human nervous cells by different strains of Toxoplasma gondii in vitro: analysis of neuronal cytokine and chemokine expression profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Mammari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI European Multicolloquium of Parasitology (EMOP XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097266v1</w:t>
+                <w:t xml:space="preserve">hal-01096937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of human nervous cells by different strains of Toxoplasma gondii in vitro: analysis of neuronal cytokine and chemokine expression profiles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude in vitro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Mammari</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Multicolloquium of Parasitology (EMOP XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096937v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B cell recruitment processes in the central nervous system provide early diagnostic tools for Trypanosoma brucei gambiense meningo-encephalitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,90 +7521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1 et chémokines dans le diagnostic de l'invasion du système nerveux central au cours de la Trypanosome humaine africaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Pervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Josenando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
@@ -7771,77 +7771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'un nouveau test pour le diagnostic de terrain de la phase nerveuse de la Trypanosomose humaine africaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nangouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7883,103 +7883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central nervous system involvement in Human African Trypanosomiasis: from cellular mechanisms to field diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Josenando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ème Congrès de la PAANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Cotonou, Benin</w:t>
@@ -8040,103 +8040,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et évaluations biologiques de nouvelles 8-nitroquinoléin-2(1H)-ones antiparisitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées du Consortium anti-Parasitaires et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
@@ -8286,77 +8286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des métabolites du Mégazol sur un modèle animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,64 +8420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers for sleeping sickness staging by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Institut d'épidémiologie neurologique et de neurologie tropicale de Limoges : centre de formation de neurologie et de neuroépidémiologie, et de formation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,77 +8636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of IFN-y in neuro-immune response during infection of human nervous cells by Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8738,320 +8738,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la structure génétique de différentes souches de Schistosoma haematobium (Digenea, Strigeatida) du Cameroun par des marqueurs microsatellites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+                <w:t xml:space="preserve">Cinétique d'expression des cytokines et des chémokines lors d'une infection toxoplasmique cérébrale humaine in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Zein-Eddine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flobert Njiokou</w:t>
+                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congré de la Société Ouest Africaine de Parasitologie (SOAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Club TOXO à l'Institut Cochin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096914v1</w:t>
+                <w:t xml:space="preserve">hal-01097245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d'expression des cytokines et des chémokines lors d'une infection toxoplasmique cérébrale humaine in vitro.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Riahi</w:t>
+                <w:t xml:space="preserve">Etude de la structure génétique de différentes souches de Schistosoma haematobium (Digenea, Strigeatida) du Cameroun par des marqueurs microsatellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zein-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Flobert Njiokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club TOXO à l'Institut Cochin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congré de la Société Ouest Africaine de Parasitologie (SOAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097245v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors leading to relapses in a cohort study conducted in Angola from 2008 to 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasciola hepatica: the infectivity of an Argentinean isolate in three French populations of Galba truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,51 +9334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42013B5B"/>
+    <w:nsid w:val="BC9ABFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9565,51 +9565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-courtioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-2240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103898654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200007644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357830278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04552497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASPS.2023.07.0965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/m1573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducroix-Roubertou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rogez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.2021.115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02650995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02304840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mariscal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buxeraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Adnan Halabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Yaacoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chlala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6152489" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Grab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nikolskaia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Thekisoe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007631" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.03.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tiberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatunga Gede&#227;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hainard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6070176" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Couquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03591310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;n&#225;n Daly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cattanach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bi&#233;ler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01256581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanabria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mouzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rondelaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3385-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5K6KWCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enock Matovu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charles Enyaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Lejon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2001-1326-2-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pankr&#225;c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X12000582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SR84BT4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00781102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2011.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040909" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3049-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeao Vatunga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02263.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQPXHRTL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090236" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4789-4795.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVXJN6R3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00033-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02468973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Grab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Mm Thekisoe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Dumler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nangouma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blondeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flobert Njiokou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ndungu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mouzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignoles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondelaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-courtioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-2240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103898654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200007644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357830278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/m1573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04552497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASPS.2023.07.0965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducroix-Roubertou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rogez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.2021.115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02650995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Grab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nikolskaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Thekisoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Adnan Halabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Yaacoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chlala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6152489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.03.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tiberti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatunga Gede&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6070176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02304840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mariscal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buxeraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Couquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03591310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;n&#225;n Daly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cattanach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bi&#233;ler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01256581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanabria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mouzet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pankr&#225;c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X12000582" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SR84BT4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Lejon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002088" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00781102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enock Matovu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charles Enyaru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rondelaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3385-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5K6KWCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2001-1326-2-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2011.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3049-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeao Vatunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02263.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQPXHRTL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090236" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4789-4795.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVXJN6R3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00033-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02468973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Grab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Mm Thekisoe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Dumler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nangouma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blondeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flobert Njiokou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ndungu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mouzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignoles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondelaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>