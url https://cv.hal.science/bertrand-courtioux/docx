--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -223,831 +223,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Chloro-3-nitro-8-(phenylthio)-2-[(phenylthio)methyl] imidazo[1,2-a]pyridine</w:t>
+                <w:t xml:space="preserve">Development, Synthesis and Antiprotozoal Assessment of New Substituted Diquinolinyl-Pyridine Derivatives as Antiparasitic Agents by Potential G-4 Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (2), pp.M1613. </w:t>
+              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/M1613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31080/ASPS.2023.07.0965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275810v1</w:t>
+                <w:t xml:space="preserve">hal-04552497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
+                <w:t xml:space="preserve">6-Chloro-3-nitro-8-(phenylthio)-2-[(phenylthio)methyl] imidazo[1,2-a]pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Monic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.M1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/M1613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558862v1</w:t>
+                <w:t xml:space="preserve">hal-04275810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Chloro-3-nitro-2-[(phenylsulfonyl)methyl]imidazo[1,2-b]pyridazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+                <w:t xml:space="preserve">Synthesis and Antiprotozoal Evaluation of New 2,9-bis[(pyridinylalkylaminomethyl) phenyl]-1,10-Phenanthroline Derivatives by Targeting G-quadruplex, an Interesting Pharmacophore Against Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/m1573⟩</w:t>
+              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31080/asps.2023.07.0934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115477v1</w:t>
+                <w:t xml:space="preserve">hal-04558862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Synthesis and Antiprotozoal Assessment of New Substituted Diquinolinyl-Pyridine Derivatives as Antiparasitic Agents by Potential G-4 Binding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+                <w:t xml:space="preserve">6-Chloro-3-nitro-2-[(phenylsulfonyl)methyl]imidazo[1,2-b]pyridazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Albenque-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientific Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (7), pp.15-33. </w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molbank, 2023 (1), pp.M1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31080/ASPS.2023.07.0965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/m1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552497v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
+                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Monic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03850360v1</w:t>
+                <w:t xml:space="preserve">hal-03755519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Aqueous Solubility and In Vitro Pharmacokinetic Properties of the 3-Nitroimidazo[1,2-a]pyridine Antileishmanial Pharmacophore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (8), pp.998. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15080998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755519v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sleeping Sickness: A Cause of False Positive HIV Rapid Diagnostic Tests].</w:t>
               </w:r>
@@ -1161,2310 +1161,2310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Valle</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Milano</w:t>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428661v1</w:t>
+                <w:t xml:space="preserve">hal-02920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,4-bis[(substituted-aminomethyl)phenyl]quinoline, 1,3-bis[(substituted-aminomethyl)phenyl]isoquinoline and 2,4-bis[(substituted-aminomethyl)phenyl]quinazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pedron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Alessandra Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.432-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1706502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+                <w:t xml:space="preserve">hal-02428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se protéger des tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Hamidović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (593), pp.52-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899751v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
+              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920293v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allergie aux acariens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 1H-3-{4-[(3-Dimethylaminopropyl)aminomethyl]phenyl}-2-phenylindole and Evaluation of Its Antiprotozoal Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.027⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.M1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273780v1</w:t>
+                <w:t xml:space="preserve">hal-02149772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using detergent-enhanced LAMP for African trypanosome detection in human cerebrospinal fluid and implications for disease staging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poux de tête, comment en venir à bout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Nikolskaia</w:t>
+                <w:t xml:space="preserve">Aurélie Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriel Thekisoe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Buxeraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007631⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (588), pp.21-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273865v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii Modulates the Host Cell Responses: An Overview of Apoptosis Pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6152489⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148617v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moustique tigre, vigilance et conseils</w:t>
+                <w:t xml:space="preserve">L’allergie aux acariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (586), pp.40-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.03.018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (588), pp.43-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148450v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopterin and CXCL-13 in Diagnosis and Follow-Up of Trypanosoma brucei gambiense Sleeping Sickness: Lessons from the Field in Angola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+                <w:t xml:space="preserve">Toxoplasma gondii Modulates the Host Cell Responses: An Overview of Apoptosis Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Chlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6070176⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.6152489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6152489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378676v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poux de tête, comment en venir à bout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mariscal</w:t>
+                <w:t xml:space="preserve">Using detergent-enhanced LAMP for African trypanosome detection in human cerebrospinal fluid and implications for disease staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Grab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Nikolskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriel Thekisoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Magez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304840v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1H-3-{4-[(3-Dimethylaminopropyl)aminomethyl]phenyl}-2-phenylindole and Evaluation of Its Antiprotozoal Activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+                <w:t xml:space="preserve">Neopterin and CXCL-13 in Diagnosis and Follow-Up of Trypanosoma brucei gambiense Sleeping Sickness: Lessons from the Field in Angola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rubio</w:t>
+                <w:t xml:space="preserve">Vatunga Gedeão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/M1060⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6070176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149772v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le moustique tigre, vigilance et conseils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (586), pp.40-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690455v1</w:t>
+                <w:t xml:space="preserve">hal-01909649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitrypanosomatid Pharmacomodulation at Position 3 of the 8-Nitroquinolin-2(1 H)-one Scaffold Using Palladium-Catalysed Cross-Coupling Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis, and antiprotozoal evaluation of new 2,9-bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paloque</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800456⟩</w:t>
+              <w:t xml:space="preserve">Chemical Biology and Drug Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cbdd.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888530v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome characterization in various biological fluids of Trypanosoma brucei gambiense-infected subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+                <w:t xml:space="preserve">Antitrypanosomatid Pharmacomodulation at Position 3 of the 8-Nitroquinolin-2(1 H)-one Scaffold Using Palladium-Catalysed Cross-Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (20), pp.2217-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936184v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+                <w:t xml:space="preserve">Proteome characterization in various biological fluids of Trypanosoma brucei gambiense-infected subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pauline Couquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888465v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 157, pp.115-126. </w:t>
+              <w:t xml:space="preserve">, 2018, 155, pp.135 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909649v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Trypanosoma brucei brucei have the ability to invade human microglial cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon gamma effect on immune mediator production in human nerve cells infected by two strains of Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,51 +3770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Diagnostic Methods Used in the Field for Human African Trypanosomiasis: What Could Change in the Next Years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,833 +3846,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro infection of human nervous cells by two strains of Toxoplasma gondii: a kinetic analysis of immune mediators and parasite multiplication.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Comparative strategies and success of sympatric and allopatric Fasciola hepatica infecting Galba truncatula of different susceptibilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rondelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (6), pp.2255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-013-3385-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092654v1</w:t>
+                <w:t xml:space="preserve">hal-00933964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaea neotropica and Lymnaea viatrix, potential intermediate hosts for Fascioloides magna.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enock Matovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Charles Enyaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clin Transl Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2001-1326-2-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022149X12000582⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00934041v1</w:t>
+                <w:t xml:space="preserve">hal-00934008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopterin is a cerebrospinal fluid marker for treatment outcome evaluation in patients affected by Trypanosoma brucei gambiense sleeping sickness.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+                <w:t xml:space="preserve">In vitro infection of human nervous cells by two strains of Toxoplasma gondii: a kinetic analysis of immune mediators and parasite multiplication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Adnan Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.e98491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933995v1</w:t>
+                <w:t xml:space="preserve">hal-01092654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+                <w:t xml:space="preserve">Lymnaea neotropica and Lymnaea viatrix, potential intermediate hosts for Fascioloides magna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enock Matovu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+                <w:t xml:space="preserve">J. Pankrác</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Charles Enyaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veerle Lejon</w:t>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.494-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022149X12000582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00781102v1</w:t>
+                <w:t xml:space="preserve">hal-00934041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative strategies and success of sympatric and allopatric Fasciola hepatica infecting Galba truncatula of different susceptibilities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rondelaud</w:t>
+                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enock Matovu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Charles Enyaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-013-3385-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00933964v1</w:t>
+                <w:t xml:space="preserve">inserm-00781102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomarkers for stage determination in Trypanosoma brucei rhodesiense sleeping sickness patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Neopterin is a cerebrospinal fluid marker for treatment outcome evaluation in patients affected by Trypanosoma brucei gambiense sleeping sickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veerle Lejon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Transl Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.e2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2001-1326-2-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934008v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sleeping sickness: end of the epidemic outbreak?].</w:t>
               </w:r>
@@ -4749,103 +4749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate snail hosts of French Fasciola hepatica: Lymnaea neotropica and Lymnaea viatrix are better hosts than local Galba truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sanabria</w:t>
+                <w:t xml:space="preserve">Roselyne Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rondelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (5), pp.2011-6. </w:t>
@@ -4883,103 +4883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid neopterin as marker of the meningo-encephalitic stage of Trypanosoma brucei gambiense sleeping sickness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enock Matovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e40909. </w:t>
@@ -5011,338 +5011,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypic lymphocyte profiles in human african trypanosomiasis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased CXCL-13 levels in human African trypanosomiasis meningo-encephalitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+                <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roques</w:t>
+                <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Pervieux</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
+                <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6184. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (5), pp.529-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02263.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418439v1</w:t>
+                <w:t xml:space="preserve">hal-00406523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CXCL-13 levels in human African trypanosomiasis meningo-encephalitis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunophenotypic lymphocyte profiles in human african trypanosomiasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Josenando</w:t>
+                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (5), pp.529-534. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02263.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406523v1</w:t>
+                <w:t xml:space="preserve">hal-00418439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Criteria for diagnosis of the neurological stage of human African trypanosomiasis: update and perspectives]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,90 +5406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A link between chemokine levels and disease severity in human African trypanosomiasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gédéon Vatunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boda</w:t>
+                <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (9), pp.1057-65. </w:t>
@@ -5539,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanocidal activity of methylene blue. Evidence for in vitro efficacy and in vivo failure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin Enanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En éveil sur la maladie du sommeil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriel Mm Thekisoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Magez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Stephen Dumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6343,103 +6343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nitroaromatic candidats for trypanosomiasis therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valere Belle Mbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress ICOPA (14th International Congress of Parasitology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Daegu, South Korea</w:t>
@@ -6468,64 +6468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Megazol metabolites from 2 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,64 +6589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de Métabolites du Mégazol par bioconversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,77 +6740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pauline Couquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFP/SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
@@ -6865,51 +6865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,70 +7062,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vitrro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Etude in vitro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,340 +7133,340 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097266v1</w:t>
+                <w:t xml:space="preserve">hal-01229828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of human nervous cells by different strains of Toxoplasma gondii in vitro: analysis of neuronal cytokine and chemokine expression profiles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Etude in vitrro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Multicolloquium of Parasitology (EMOP XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096937v1</w:t>
+                <w:t xml:space="preserve">hal-01097266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vitro de la réponse immunitaire inflammatoire au cours de l'encéphalite toxoplasmique humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Infection of human nervous cells by different strains of Toxoplasma gondii in vitro: analysis of neuronal cytokine and chemokine expression profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI European Multicolloquium of Parasitology (EMOP XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229828v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B cell recruitment processes in the central nervous system provide early diagnostic tools for Trypanosoma brucei gambiense meningo-encephalitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,90 +7521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1 et chémokines dans le diagnostic de l'invasion du système nerveux central au cours de la Trypanosome humaine africaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lynda Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
@@ -7771,77 +7771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'un nouveau test pour le diagnostic de terrain de la phase nerveuse de la Trypanosomose humaine africaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nangouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Josenando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7883,103 +7883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central nervous system involvement in Human African Trypanosomiasis: from cellular mechanisms to field diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Josenando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gédéon Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ème Congrès de la PAANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Cotonou, Benin</w:t>
@@ -8040,103 +8040,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et évaluations biologiques de nouvelles 8-nitroquinoléin-2(1H)-ones antiparisitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées du Consortium anti-Parasitaires et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
@@ -8286,77 +8286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des métabolites du Mégazol sur un modèle animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,64 +8420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers for sleeping sickness staging by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,51 +8541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Institut d'épidémiologie neurologique et de neurologie tropicale de Limoges : centre de formation de neurologie et de neuroépidémiologie, et de formation à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,77 +8636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of IFN-y in neuro-immune response during infection of human nervous cells by Toxoplasma gondii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8738,320 +8738,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d'expression des cytokines et des chémokines lors d'une infection toxoplasmique cérébrale humaine in vitro.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Riahi</w:t>
+                <w:t xml:space="preserve">Etude de la structure génétique de différentes souches de Schistosoma haematobium (Digenea, Strigeatida) du Cameroun par des marqueurs microsatellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Djuikwo-Teukeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Rima Zein-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flobert Njiokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club TOXO à l'Institut Cochin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congré de la Société Ouest Africaine de Parasitologie (SOAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097245v1</w:t>
+                <w:t xml:space="preserve">hal-01096914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la structure génétique de différentes souches de Schistosoma haematobium (Digenea, Strigeatida) du Cameroun par des marqueurs microsatellites.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Courtioux</w:t>
+                <w:t xml:space="preserve">Cinétique d'expression des cytokines et des chémokines lors d'une infection toxoplasmique cérébrale humaine in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flobert Njiokou</w:t>
+                <w:t xml:space="preserve">Anaïs Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congré de la Société Ouest Africaine de Parasitologie (SOAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Club TOXO à l'Institut Cochin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Parasitologie, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096914v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors leading to relapses in a cohort study conducted in Angola from 2008 to 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedeao Vatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Courtioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasciola hepatica: the infectivity of an Argentinean isolate in three French populations of Galba truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,51 +9334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC9ABFD9"/>
+    <w:nsid w:val="F6F5121C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9565,51 +9565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-courtioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-2240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103898654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200007644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357830278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/m1573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04552497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASPS.2023.07.0965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducroix-Roubertou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rogez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.2021.115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02650995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Grab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nikolskaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Thekisoe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007631" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Adnan Halabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Yaacoub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chlala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6152489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.03.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tiberti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatunga Gede&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6070176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02304840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mariscal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buxeraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800456" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Couquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03591310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;n&#225;n Daly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cattanach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bi&#233;ler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01256581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanabria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mouzet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pankr&#225;c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X12000582" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SR84BT4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Lejon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002088" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00781102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enock Matovu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charles Enyaru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rondelaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3385-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5K6KWCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2001-1326-2-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2011.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3049-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeao Vatunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02263.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQPXHRTL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090236" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4789-4795.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVXJN6R3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00033-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02468973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Grab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Mm Thekisoe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Dumler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nangouma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blondeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flobert Njiokou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ndungu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mouzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignoles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondelaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-courtioux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-2240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103898654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200007644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357830278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04552497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Albenque-Rubio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/ASPS.2023.07.0965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31080/asps.2023.07.0934" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/m1573" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15080998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ducroix-Roubertou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rogez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courtioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.2021.115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02428661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1706502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02650995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Hamidovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.12.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02304840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mariscal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buxeraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Adnan Halabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Yaacoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Chlala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6152489" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Grab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nikolskaia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Thekisoe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Magez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007631" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignoles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tiberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatunga Gede&#227;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hainard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6070176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.03.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01690455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.13164" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Couquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01984748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03591310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;n&#225;n Daly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cattanach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bi&#233;ler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01256581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01234934v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanabria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mouzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rondelaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3385-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5K6KWCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enock Matovu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charles Enyaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Lejon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2001-1326-2-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pankr&#225;c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Djuikwo-Teukeng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X12000582" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SR84BT4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00781102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2011.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3049-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040909" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Pervieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeao Vatunga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Josenando" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02263.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roques" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Vatunga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2006.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQPXHRTL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Breton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000090236" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M'Belesso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.9.4789-4795.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2004.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVXJN6R3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01222718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00033-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02468973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02273844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J Grab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Mm Thekisoe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stephen Dumler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936855v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morvan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01229828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097372v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nangouma" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01939643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01502143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01085288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01096914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blondeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flobert Njiokou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01097245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Labrunie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ndungu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mouzet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignoles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rondelaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>