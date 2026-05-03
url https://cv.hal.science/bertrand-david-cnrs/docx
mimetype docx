--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-david-cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073985473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Cicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete endoscopic healing is associated with lower disability than partial mucosal healing in Crohn's disease: a prospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Yzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vanelslander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.S248-S249. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engineered PET depolymerase to break down and recycle plastic bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Topham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folgoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7802), pp.216-219. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomically informed metabolite annotation and data organization in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dounoue-Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (18), pp.1468-1468. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of macroporosity on NIH/3T3 adhesion, proliferation, and osteogenic differentiation of MC3T3-E1 over bio-functionalized highly porous titanium implant material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toptan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of deproteinized dentin for its use in bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.73 - 74. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp.2026-2027. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.023201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of violins based on bridge transfer mobility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3), pp.1385-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytisine-like alkaloids from Ormosia hosiei Hemsl. &amp; E.H. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric model and estimation techniques for the inharmonicity and tuning of the piano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (5), pp.3107-3118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of TiO2 –Montmorillonite/Polythiophene-SDS nanocomposites: Application in the sonophotocatalytic degradation of rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalfaoui-Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80-81, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxinium femoral head damage generated by a metallic foreign body within the polyethylene cup following recurrent dislocation episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (7), pp.865-869. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Feature Selection with Kernel Gram-matrix-based criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10), pp.1611-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perfusion Bioreactor for Engineering Bone Constructs: An In Vitro and In Vivo Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Oudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christelle Degat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Deschepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEC.2010.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.779 - 788. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chagas disease screening in the blood donor population]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (5), pp.291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of active porous media: Bone tissue engineering application&amp;quot;, Journal of Mechanics in Medecine and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medecine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICS OF ACTIVE POROUS MEDIA: BONE TISSUE ENGINEERING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (02), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519408002607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1755-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Acylphloroglucinol Derivatives from Mahurea palustris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrano M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daubié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (7), pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of cellular response to cisplatin by a novel inhibitor of DNA polymerase Β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (5), pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for disassembly processes generation and recycling evaluation of an end-of-life product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descotes-Genon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.195-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition of cell spreading on a cellulose substrate (cuprophan) induces an apoptotic process via a mitochondria-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lanvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 563 (1-3), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 impairs inflammatory mediator release from immunologically stimulated RBL-2H3 cells through a redox-sensitive, calcium-dependent mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (7), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ hybridization with chromosome paint probes: a novel approach to assess aneuploidy in human sperm nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1022549713692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme immunoassay of specific human IgE to purified cows' milk allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of serum autoantibodies to sialidase-treated tracheal epithelial cells. Determination of autoantibodies isotypes in normal and influenza virus infected guinea pig sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tzrzidistrabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (1-2), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2478(94)90037-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude immuno-chimique de l'hemolymphe d'abeille ouvriere adulte (Apis mellifera L.) saine ou infestee par Varroa jacobsoni Oud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine and mast cell distribution in the gastrointestinal wall of the rat : comparison between germ-free and conventional rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 77, pp.308-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Dosage de l'Argon dans L'Echantillon de Glauconite GL-O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 1 (2), pp.105-106. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.1977.tb00864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about transfers and effects of edaphic pollutants on the restoration of peatlands ? Comment pouvons-nous intégrer les transferts et effets de polluants organiques d’origine édaphiques dans la restauration de tourbières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conservatoire des espaces naturels, Retours d’expériences de restauration et de valorisation de tourbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ruffieux (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Characterization of the Dentin Porous Network Using Confocal Laser Scanning Microscopy (CLSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.937-944, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trend (1995-2010) of background atmospheric PAH concentration in France derived from archived leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaar Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabanon Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface Sol-Air. Etudes en Laboratoire et sur Sites pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques AFES communs « Sols et héritage, les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Inharmonicity Improve an NMF-Based Piano Transcription Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Falaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Line Spectrum Model for Musical Instrument Sounds and its Application to Piano Tuning Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New Paltz NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACT : créer les conditions pour apprendre la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grojnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES, Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piano Sound Analysis Using Non-negative Matrix Factorization with Inharmonicity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2462-2466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocatalytic degradation of monolinuron in the presence of TiO2 as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Model of Piano Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 14th Conf. on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutriment transport and mechanical stimuli within perfused porous substrates used in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical vulnerability assessment of masonry structures submitted to snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mono or multi susceptibilities in a population of 63 patients allergic to cow's milk proteins. Relative incidence of the different allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’élimination du diazinon par des carbones activés issus de coques de baobab, balanites et jujube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouiminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des pesticides présents dans les sols agricoles ? Étude du transfert sol - air, colloques AFES communs « Sols et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des pesticides dans l’environnement, Etude du transfert sol-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface sol-air. Etude en Laboratoire et sur site pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paideia 4, Georges Adilon, 40 ans d'architecture à Sainte-Marie, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.S. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouchacourt, Anne-Sophie Clemençon, B. David, P. Dufieux, M. Lavialle. Externat Sainte-Marie, 207 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in porous media with applications to tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Vafai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous media: Applications in Biological Systems and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis, pp.75-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cow's milk allergy : the humoral immune response to eight purified allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Créminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of cow's milk allergens with the IPG-DALT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transferts de polluants du sol vers l’atmosphère : Métaux lourds dans la Loire - 2012 & 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] AIR RHONE ALPES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Mer : état des lieux et enjeux de la recherche et de l'innovation en sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cochonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et validation d'un modèle in vitro pour l'étude des propriétés mécaniques, diffusives et métaboliques d'un Foie bioartificiel à lit fluidisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-david-cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073985473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207017716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Cicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete endoscopic healing is associated with lower disability than partial mucosal healing in Crohn's disease: a prospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Yzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vanelslander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.S248-S249. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engineered PET depolymerase to break down and recycle plastic bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Topham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folgoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7802), pp.216-219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomically informed metabolite annotation and data organization in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dounoue-Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (18), pp.1468-1468. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of macroporosity on NIH/3T3 adhesion, proliferation, and osteogenic differentiation of MC3T3-E1 over bio-functionalized highly porous titanium implant material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toptan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of deproteinized dentin for its use in bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.73 - 74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp.2026-2027. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.023201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of violins based on bridge transfer mobility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3), pp.1385-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytisine-like alkaloids from Ormosia hosiei Hemsl. &amp; E.H. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric model and estimation techniques for the inharmonicity and tuning of the piano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (5), pp.3107-3118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of TiO2 –Montmorillonite/Polythiophene-SDS nanocomposites: Application in the sonophotocatalytic degradation of rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalfaoui-Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80-81, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxinium femoral head damage generated by a metallic foreign body within the polyethylene cup following recurrent dislocation episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (7), pp.865-869. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Feature Selection with Kernel Gram-matrix-based criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10), pp.1611-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perfusion Bioreactor for Engineering Bone Constructs: An In Vitro and In Vivo Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Oudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christelle Degat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Deschepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEC.2010.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.779 - 788. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chagas disease screening in the blood donor population]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (5), pp.291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of active porous media: Bone tissue engineering application&amp;quot;, Journal of Mechanics in Medecine and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medecine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICS OF ACTIVE POROUS MEDIA: BONE TISSUE ENGINEERING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (02), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519408002607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1755-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Acylphloroglucinol Derivatives from Mahurea palustris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrano M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daubié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (7), pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of cellular response to cisplatin by a novel inhibitor of DNA polymerase Β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (5), pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for disassembly processes generation and recycling evaluation of an end-of-life product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descotes-Genon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.195-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition of cell spreading on a cellulose substrate (cuprophan) induces an apoptotic process via a mitochondria-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lanvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 563 (1-3), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 impairs inflammatory mediator release from immunologically stimulated RBL-2H3 cells through a redox-sensitive, calcium-dependent mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (7), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ hybridization with chromosome paint probes: a novel approach to assess aneuploidy in human sperm nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1022549713692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme immunoassay of specific human IgE to purified cows' milk allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of serum autoantibodies to sialidase-treated tracheal epithelial cells. Determination of autoantibodies isotypes in normal and influenza virus infected guinea pig sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tzrzidistrabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (1-2), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2478(94)90037-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude immuno-chimique de l'hemolymphe d'abeille ouvriere adulte (Apis mellifera L.) saine ou infestee par Varroa jacobsoni Oud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine and mast cell distribution in the gastrointestinal wall of the rat : comparison between germ-free and conventional rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 77, pp.308-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Dosage de l'Argon dans L'Echantillon de Glauconite GL-O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 1 (2), pp.105-106. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.1977.tb00864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about transfers and effects of edaphic pollutants on the restoration of peatlands ? Comment pouvons-nous intégrer les transferts et effets de polluants organiques d’origine édaphiques dans la restauration de tourbières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conservatoire des espaces naturels, Retours d’expériences de restauration et de valorisation de tourbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ruffieux (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Characterization of the Dentin Porous Network Using Confocal Laser Scanning Microscopy (CLSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.937-944, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trend (1995-2010) of background atmospheric PAH concentration in France derived from archived leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaar Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabanon Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface Sol-Air. Etudes en Laboratoire et sur Sites pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques AFES communs « Sols et héritage, les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Inharmonicity Improve an NMF-Based Piano Transcription Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Falaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Line Spectrum Model for Musical Instrument Sounds and its Application to Piano Tuning Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New Paltz NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACT : créer les conditions pour apprendre la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grojnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES, Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piano Sound Analysis Using Non-negative Matrix Factorization with Inharmonicity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2462-2466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocatalytic degradation of monolinuron in the presence of TiO2 as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Model of Piano Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 14th Conf. on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutriment transport and mechanical stimuli within perfused porous substrates used in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical vulnerability assessment of masonry structures submitted to snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mono or multi susceptibilities in a population of 63 patients allergic to cow's milk proteins. Relative incidence of the different allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’élimination du diazinon par des carbones activés issus de coques de baobab, balanites et jujube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouiminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des pesticides présents dans les sols agricoles ? Étude du transfert sol - air, colloques AFES communs « Sols et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des pesticides dans l’environnement, Etude du transfert sol-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface sol-air. Etude en Laboratoire et sur site pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paideia 4, Georges Adilon, 40 ans d'architecture à Sainte-Marie, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.S. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouchacourt, Anne-Sophie Clemençon, B. David, P. Dufieux, M. Lavialle. Externat Sainte-Marie, 207 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in porous media with applications to tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Vafai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous media: Applications in Biological Systems and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis, pp.75-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cow's milk allergy : the humoral immune response to eight purified allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Créminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of cow's milk allergens with the IPG-DALT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transferts de polluants du sol vers l’atmosphère : Métaux lourds dans la Loire - 2012 & 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] AIR RHONE ALPES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Mer : état des lieux et enjeux de la recherche et de l'innovation en sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cochonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et validation d'un modèle in vitro pour l'étude des propriétés mécaniques, diffusives et métaboliques d'un Foie bioartificiel à lit fluidisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA220F3F"/>
+    <w:nsid w:val="69B38304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-david-cnrs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073985473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sebbagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanelslander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dejour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Topham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folgoas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2149-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dounoue-Kubo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toptan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pouny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0RPG8R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01983114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui-Boutoumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scemama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamadouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christelle Degat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2010.0468" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petite" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519408002607" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Mariotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano M.J." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daubi&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canitrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ausseil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kobeissi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Binder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fohrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00000254" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6490R0MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wust" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022549713692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nahori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etievant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tzrzidistrabelsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2478(94)90037-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5K9SNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dandeu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.1977.tb00864.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M989LTG9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984815v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiapusio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dursun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.116" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalleau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288384v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campedel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarchand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grojnowski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817150v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168861v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776807v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984834v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984829v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738376v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847824v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamberger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochonat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003223v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-david-cnrs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073985473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207017716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sebbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanelslander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dejour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Topham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folgoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2149-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dounoue-Kubo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toptan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0RPG8R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01983114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui-Boutoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scemama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamadouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christelle Degat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2010.0468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519408002607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Mariotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano M.J." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daubi&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canitrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ausseil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kobeissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Binder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00000254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6490R0MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wust" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022549713692" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nahori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etievant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tzrzidistrabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2478(94)90037-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5K9SNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dandeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.1977.tb00864.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M989LTG9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiapusio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dursun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.116" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campedel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grojnowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776807v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984834v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamberger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochonat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003223v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>