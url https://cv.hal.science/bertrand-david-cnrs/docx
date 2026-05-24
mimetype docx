--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-david-cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073985473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207017716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Cicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete endoscopic healing is associated with lower disability than partial mucosal healing in Crohn's disease: a prospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Yzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vanelslander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.S248-S249. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engineered PET depolymerase to break down and recycle plastic bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Topham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folgoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7802), pp.216-219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomically informed metabolite annotation and data organization in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dounoue-Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (18), pp.1468-1468. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of macroporosity on NIH/3T3 adhesion, proliferation, and osteogenic differentiation of MC3T3-E1 over bio-functionalized highly porous titanium implant material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toptan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of deproteinized dentin for its use in bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.73 - 74. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp.2026-2027. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.023201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of violins based on bridge transfer mobility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3), pp.1385-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytisine-like alkaloids from Ormosia hosiei Hemsl. &amp; E.H. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric model and estimation techniques for the inharmonicity and tuning of the piano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (5), pp.3107-3118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of TiO2 –Montmorillonite/Polythiophene-SDS nanocomposites: Application in the sonophotocatalytic degradation of rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalfaoui-Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80-81, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxinium femoral head damage generated by a metallic foreign body within the polyethylene cup following recurrent dislocation episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (7), pp.865-869. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Feature Selection with Kernel Gram-matrix-based criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10), pp.1611-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perfusion Bioreactor for Engineering Bone Constructs: An In Vitro and In Vivo Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Oudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christelle Degat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Deschepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEC.2010.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.779 - 788. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chagas disease screening in the blood donor population]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (5), pp.291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of active porous media: Bone tissue engineering application&amp;quot;, Journal of Mechanics in Medecine and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medecine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICS OF ACTIVE POROUS MEDIA: BONE TISSUE ENGINEERING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (02), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519408002607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1755-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Acylphloroglucinol Derivatives from Mahurea palustris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrano M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daubié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (7), pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of cellular response to cisplatin by a novel inhibitor of DNA polymerase Β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (5), pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for disassembly processes generation and recycling evaluation of an end-of-life product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descotes-Genon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.195-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition of cell spreading on a cellulose substrate (cuprophan) induces an apoptotic process via a mitochondria-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lanvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 563 (1-3), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 impairs inflammatory mediator release from immunologically stimulated RBL-2H3 cells through a redox-sensitive, calcium-dependent mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (7), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ hybridization with chromosome paint probes: a novel approach to assess aneuploidy in human sperm nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1022549713692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme immunoassay of specific human IgE to purified cows' milk allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of serum autoantibodies to sialidase-treated tracheal epithelial cells. Determination of autoantibodies isotypes in normal and influenza virus infected guinea pig sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tzrzidistrabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (1-2), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2478(94)90037-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude immuno-chimique de l'hemolymphe d'abeille ouvriere adulte (Apis mellifera L.) saine ou infestee par Varroa jacobsoni Oud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine and mast cell distribution in the gastrointestinal wall of the rat : comparison between germ-free and conventional rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 77, pp.308-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Dosage de l'Argon dans L'Echantillon de Glauconite GL-O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 1 (2), pp.105-106. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.1977.tb00864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about transfers and effects of edaphic pollutants on the restoration of peatlands ? Comment pouvons-nous intégrer les transferts et effets de polluants organiques d’origine édaphiques dans la restauration de tourbières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conservatoire des espaces naturels, Retours d’expériences de restauration et de valorisation de tourbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ruffieux (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Characterization of the Dentin Porous Network Using Confocal Laser Scanning Microscopy (CLSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.937-944, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trend (1995-2010) of background atmospheric PAH concentration in France derived from archived leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaar Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabanon Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface Sol-Air. Etudes en Laboratoire et sur Sites pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques AFES communs « Sols et héritage, les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Inharmonicity Improve an NMF-Based Piano Transcription Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Falaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Line Spectrum Model for Musical Instrument Sounds and its Application to Piano Tuning Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New Paltz NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACT : créer les conditions pour apprendre la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grojnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES, Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piano Sound Analysis Using Non-negative Matrix Factorization with Inharmonicity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2462-2466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocatalytic degradation of monolinuron in the presence of TiO2 as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Model of Piano Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 14th Conf. on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutriment transport and mechanical stimuli within perfused porous substrates used in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical vulnerability assessment of masonry structures submitted to snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mono or multi susceptibilities in a population of 63 patients allergic to cow's milk proteins. Relative incidence of the different allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’élimination du diazinon par des carbones activés issus de coques de baobab, balanites et jujube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouiminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des pesticides présents dans les sols agricoles ? Étude du transfert sol - air, colloques AFES communs « Sols et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des pesticides dans l’environnement, Etude du transfert sol-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface sol-air. Etude en Laboratoire et sur site pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paideia 4, Georges Adilon, 40 ans d'architecture à Sainte-Marie, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.S. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouchacourt, Anne-Sophie Clemençon, B. David, P. Dufieux, M. Lavialle. Externat Sainte-Marie, 207 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in porous media with applications to tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Vafai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous media: Applications in Biological Systems and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis, pp.75-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cow's milk allergy : the humoral immune response to eight purified allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Créminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of cow's milk allergens with the IPG-DALT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transferts de polluants du sol vers l’atmosphère : Métaux lourds dans la Loire - 2012 & 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] AIR RHONE ALPES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Mer : état des lieux et enjeux de la recherche et de l'innovation en sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cochonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et validation d'un modèle in vitro pour l'étude des propriétés mécaniques, diffusives et métaboliques d'un Foie bioartificiel à lit fluidisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-david-cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5520-8613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073985473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207017716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Cicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete endoscopic healing is associated with lower disability than partial mucosal healing in Crohn's disease: a prospective multicentric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Yzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sebbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vanelslander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dejour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.S248-S249. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engineered PET depolymerase to break down and recycle plastic bottles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Topham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Folgoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7802), pp.216-219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomically informed metabolite annotation and data organization in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dounoue-Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (18), pp.1468-1468. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of macroporosity on NIH/3T3 adhesion, proliferation, and osteogenic differentiation of MC3T3-E1 over bio-functionalized highly porous titanium implant material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toptan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfers in a Fluidized Bed Bioreactor using Alginate Beads for a Future Bioartificial Liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039139880402700404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of deproteinized dentin for its use in bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (sup1), pp.73 - 74. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp.2026-2027. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaged model for momentum and dispersion in hierarchical porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.023201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of violins based on bridge transfer mobility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (3), pp.1385-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytisine-like alkaloids from Ormosia hosiei Hemsl. &amp; E.H. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric model and estimation techniques for the inharmonicity and tuning of the piano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133 (5), pp.3107-3118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of TiO2 –Montmorillonite/Polythiophene-SDS nanocomposites: Application in the sonophotocatalytic degradation of rhodamine 6G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalfaoui-Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boutoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80-81, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxinium femoral head damage generated by a metallic foreign body within the polyethylene cup following recurrent dislocation episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (7), pp.865-869. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otsr.2013.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiclass Feature Selection with Kernel Gram-matrix-based criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (10), pp.1611-1623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perfusion Bioreactor for Engineering Bone Constructs: An In Vitro and In Vivo Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnefont-Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Oudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christelle Degat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Deschepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering Part C: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.505-516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEC.2010.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbons prepared from coffee grounds by H3PO4 activation: Characterization and adsorption of methylene blue and Nylosan Red N-2RBL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 175 (1-3), pp.779 - 788. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate-encapsulated HepG2 Cells in a Fluidized Bed Bioreactor Maintain Function in Human Liver Failure Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (12), pp.1117-1126. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-1594.2009.00821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chagas disease screening in the blood donor population]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (5), pp.291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of active porous media: Bone tissue engineering application&amp;quot;, Journal of Mechanics in Medecine and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medecine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.281-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECHANICS OF ACTIVE POROUS MEDIA: BONE TISSUE ENGINEERING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Petite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08 (02), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519408002607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeoylphenalkylamide derivatives as bacterial efflux pump inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1755-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Osteoblastic Cells in a Microfluidic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.558-595. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfusion culture of mammalian cells in microfluidic environments for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.56-59. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of cellular response to cisplatin by a novel inhibitor of DNA polymerase Β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Canitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (5), pp.1485-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Acylphloroglucinol Derivatives from Mahurea palustris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serrano M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daubié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (7), pp.979-984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for disassembly processes generation and recycling evaluation of an end-of-life product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descotes-Genon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.195-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of encapsulated C3A hepatocytes functions in a fluidized bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.1204-1212. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034301z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition of cell spreading on a cellulose substrate (cuprophan) induces an apoptotic process via a mitochondria-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hindié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lanvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 563 (1-3), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00276-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 impairs inflammatory mediator release from immunologically stimulated RBL-2H3 cells through a redox-sensitive, calcium-dependent mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (7), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00000254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ hybridization with chromosome paint probes: a novel approach to assess aneuploidy in human sperm nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1022549713692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme immunoassay of specific human IgE to purified cows' milk allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Agricultural Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of serum autoantibodies to sialidase-treated tracheal epithelial cells. Determination of autoantibodies isotypes in normal and influenza virus infected guinea pig sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Nahori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tzrzidistrabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (1-2), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-2478(94)90037-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude immuno-chimique de l'hemolymphe d'abeille ouvriere adulte (Apis mellifera L.) saine ou infestee par Varroa jacobsoni Oud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histamine and mast cell distribution in the gastrointestinal wall of the rat : comparison between germ-free and conventional rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 77, pp.308-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au Dosage de l'Argon dans L'Echantillon de Glauconite GL-O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 1 (2), pp.105-106. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.1977.tb00864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amédée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about transfers and effects of edaphic pollutants on the restoration of peatlands ? Comment pouvons-nous intégrer les transferts et effets de polluants organiques d’origine édaphiques dans la restauration de tourbières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiapusio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conservatoire des espaces naturels, Retours d’expériences de restauration et de valorisation de tourbières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ruffieux (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Characterization of the Dentin Porous Network Using Confocal Laser Scanning Microscopy (CLSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.937-944, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction of spectrograms with linear unwrapping: application to audio signal restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trend (1995-2010) of background atmospheric PAH concentration in France derived from archived leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaar Mélanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabanon Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface Sol-Air. Etudes en Laboratoire et sur Sites pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques AFES communs « Sols et héritage, les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Inharmonicity Improve an NMF-Based Piano Transcription Model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Falaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Line Spectrum Model for Musical Instrument Sounds and its Application to Piano Tuning Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dremeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New Paltz NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PACT : créer les conditions pour apprendre la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Campedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grojnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES, Question de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piano Sound Analysis Using Non-negative Matrix Factorization with Inharmonicity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2462-2466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocatalytic degradation of monolinuron in the presence of TiO2 as catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Catalysis (ICEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Model of Piano Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 14th Conf. on Digital Audio Effects (DAFx-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.393-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutriment transport and mechanical stimuli within perfused porous substrates used in tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical vulnerability assessment of masonry structures submitted to snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of osteoblast-like cells in cellular microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warocquier-Clerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Griscom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Pioufle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands. pp.396-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic behaviour of several types of fluidized bed bioreactor used in a bioartificial liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Coward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J.F. Hodgson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII ESAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument recognition in polyphonic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICASSP '05). IEEE International Conference on Acoustics, Speech, and Signal Processing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mono or multi susceptibilities in a population of 63 patients allergic to cow's milk proteins. Relative incidence of the different allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th TERMIS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bankoué Ntaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Aid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Siadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’élimination du diazinon par des carbones activés issus de coques de baobab, balanites et jujube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ndjientcheu Yossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouiminga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des pesticides présents dans les sols agricoles ? Étude du transfert sol - air, colloques AFES communs « Sols et héritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12ème journées d’étude des sols » et « 2ème réunion des chercheurs francophones en géochimie organique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des pesticides dans l’environnement, Etude du transfert sol-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des échanges de polluants à l’interface sol-air. Etude en Laboratoire et sur site pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paideia 4, Georges Adilon, 40 ans d'architecture à Sainte-Marie, Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.S. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouchacourt, Anne-Sophie Clemençon, B. David, P. Dufieux, M. Lavialle. Externat Sainte-Marie, 207 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics in porous media with applications to tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Vafai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous media: Applications in Biological Systems and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis, pp.75-119, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cow's milk allergy : the humoral immune response to eight purified allergens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Créminon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of cow's milk allergens with the IPG-DALT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in mucosal immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenum Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transferts de polluants du sol vers l’atmosphère : Métaux lourds dans la Loire - 2012 & 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] AIR RHONE ALPES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Mer : état des lieux et enjeux de la recherche et de l'innovation en sciences marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cochonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et validation d'un modèle in vitro pour l'étude des propriétés mécaniques, diffusives et métaboliques d'un Foie bioartificiel à lit fluidisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69B38304"/>
+    <w:nsid w:val="C7FED517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-david-cnrs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073985473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207017716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sebbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanelslander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dejour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Topham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folgoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2149-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dounoue-Kubo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toptan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0RPG8R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01983114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui-Boutoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scemama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamadouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christelle Degat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2010.0468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519408002607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Mariotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano M.J." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daubi&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canitrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ausseil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kobeissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Binder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00000254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6490R0MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wust" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022549713692" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nahori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etievant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tzrzidistrabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2478(94)90037-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5K9SNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dandeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.1977.tb00864.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M989LTG9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiapusio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dursun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.116" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campedel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grojnowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776807v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984834v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamberger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochonat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003223v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-david-cnrs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-8613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073985473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207017716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03551244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brazier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sebbagh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanelslander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dejour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Topham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folgoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2149-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dounoue-Kubo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399846" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toptan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Jaffrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039139880402700404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fichant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roubier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382867" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.023201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0RPG8R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01983114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui-Boutoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scemama" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamadouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.04.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnefont-Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christelle Degat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2010.0468" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reffas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehocine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNMDXVXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149842v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coward" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Foo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1594.2009.00821.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C54TDHS0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tiberghien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oddou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oddou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519408002607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Mariotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griscom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2005.06.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBM3X5L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBAE8AEFE3527A30F81B4A448F0D285932F48244/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benaim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Canitrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ausseil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Long" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano M.J." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daubi&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gerner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kobeissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Binder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descotes-Genon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034301z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FPN87K6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gekas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindi&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faucheux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lanvin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00276-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZKS58J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539877v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin-Marchand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fohrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00000254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6490R0MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wust" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duchesne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022549713692" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nahori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etievant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tzrzidistrabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-2478(94)90037-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ5K9SNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dandeu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.1977.tb00864.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M989LTG9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiapusio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dursun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.116" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01206804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dalleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dremeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campedel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grojnowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00727395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168861v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naaim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warocquier-Clerout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018719v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Coward" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.F. Hodgson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02946873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415692" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776807v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045439v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ndjientcheu Yossa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouiminga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984834v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchacourt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.S. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavialle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamberger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brodard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984787v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cochonat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003223v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>