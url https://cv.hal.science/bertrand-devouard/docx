--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -491,1237 +491,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tektite strewn field in Australia ejected from a volcanic arc impact crater 11 Myr ago</w:t>
+                <w:t xml:space="preserve">Multistage aqueous alteration in CeC 022 and other nakhlites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Musolino</w:t>
+                <w:t xml:space="preserve">L. Krämer Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+                <w:t xml:space="preserve">L. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119600⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.151-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256344v1</w:t>
+                <w:t xml:space="preserve">hal-04918990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gounelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+                <w:t xml:space="preserve">P. Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonal</w:t>
+                <w:t xml:space="preserve">P M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055916v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Musolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Devouard</w:t>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rochette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P M Zanetta</w:t>
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142549v1</w:t>
+                <w:t xml:space="preserve">hal-05055916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new tektite strewn field in Australia ejected from a volcanic arc impact crater 11 Myr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tartese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Avice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 670, pp.119600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353255v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage aqueous alteration in CeC 022 and other nakhlites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tartese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Krämer Ruggiu</w:t>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (2), pp.151-174. </w:t>
+              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918990v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plagioclases gemmes du Monastier-sur-Gazeille, Haute-Loire</w:t>
+                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatagnier P.-Y.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Lemoine Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Kenmogne-Debah Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Muyal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doubtsof Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frezet Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Règne Minéral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (17), pp.7546-7554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693894v1</w:t>
+                <w:t xml:space="preserve">hal-04586473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strewn field, mineralogy, and petrology of Al Haggounia 001: A unique enstatite chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (2), pp.301-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plagioclases gemmes du Monastier-sur-Gazeille, Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatagnier P.-Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Muyal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Règne Minéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.55-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628661v1</w:t>
+                <w:t xml:space="preserve">hal-04693894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doubtsof Léa</w:t>
+                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frezet Lawrence</w:t>
+                <w:t xml:space="preserve">G. Di Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit Elodie</w:t>
+                <w:t xml:space="preserve">J.A. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (17), pp.7546-7554. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586473v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking a distal ejecta with its source crater: a probabilistic approach applied to tektites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2464,64 +2464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bizzarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,278 +2592,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caleta el Cobre 022 martian meteorite: increasing nakhlite diversity</w:t>
+                <w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13534⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 901 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983393v1</w:t>
+                <w:t xml:space="preserve">hal-03153031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caleta el Cobre 022 martian meteorite: increasing nakhlite diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ronnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arya Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 901 (2), pp.97. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (7), pp.1539-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153031v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantasma: evidence for a Pleistocene circa 14 km diameter impact crater in Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,1607 +3245,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ungrouped chondrite El Medano 301 and its comparison with other reduced ordinary chondrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+                <w:t xml:space="preserve">Surface vitrification caused by natural fires in Late Pleistocene wetlands of the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millarca Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710595v1</w:t>
+                <w:t xml:space="preserve">hal-02889687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Some Crystals Gem Quality? Crystal Growth Considerations On the “Gem Factor”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting the Pantasma (Nicaragua) and Belize impact glasses: toward a fourth couple crater and tektite strewn-field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623085v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the Pantasma (Nicaragua) and Belize impact glasses: toward a fourth couple crater and tektite strewn-field?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Debaille</w:t>
+                <w:t xml:space="preserve">Why Are Some Crystals Gem Quality? Crystal Growth Considerations On the “Gem Factor”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.521 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.1700013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710606v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Albani</w:t>
+                <w:t xml:space="preserve">The ungrouped chondrite El Medano 301 and its comparison with other reduced ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218, pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710596v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface vitrification caused by natural fires in Late Pleistocene wetlands of the Atacama Desert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Millarca Valenzuela</w:t>
+                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469, pp.15-26. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889687v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrules in CK carbonaceous chondrites and thermal history of the CV-CK parent body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the Belize Glass Field, in the Physical, Chemical and Geographic Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Chaumard</w:t>
+                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266275v1</w:t>
+                <w:t xml:space="preserve">hal-01710601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Brugger</w:t>
+                <w:t xml:space="preserve">FIRST INVESTIGATIONS ON THE PANTASMA STRUCTURE (NICARAGUA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440097v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chondrules in CK carbonaceous chondrites and thermal history of the CV-CK parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346246v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Raimboux</w:t>
+                <w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/828/2/109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01448828v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EL MEDANO 301: A NEW FORSTERITE CHONDRITE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Pourkhorsandi</w:t>
+                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710599v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Belize Glass Field, in the Physical, Chemical and Geographic Spaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. T. King</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raimboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710601v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST INVESTIGATIONS ON THE PANTASMA STRUCTURE (NICARAGUA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">EL MEDANO 301: A NEW FORSTERITE CHONDRITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pourkhorsandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A540</w:t>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710597v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayalite oxidation processes in Obsidian Cliffs rhyolite flow, Oregon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,90 +4922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of tektites and other related impact glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5321,520 +5321,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphosed calcium-aluminum-rich inclusions in CK carbonaceous chondrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Chaumard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Moustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (3), pp.419-452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12260⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115690v1</w:t>
+                <w:t xml:space="preserve">hal-01710602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAYERED TEXTURE IN THE CH/CB ISHEYEVO CHONDRITE.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. H. Hewins</w:t>
+                <w:t xml:space="preserve">Metamorphosed calcium-aluminum-rich inclusions in CK carbonaceous chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Chaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Wadhwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 49 (3), pp.419-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710598v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAYERED TEXTURE IN THE CH/CB ISHEYEVO CHONDRITE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guimbretière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. H. Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113963v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moustard</w:t>
+                <w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Raimboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710602v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of U-depleted rhyolite from a basanite at El Hierro, Canary Islands</w:t>
               </w:r>
@@ -6345,558 +6345,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of Ce3+-doped YAG nanoparticles by solvothermal method using metal carbonates as precursors.</w:t>
+                <w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+                <w:t xml:space="preserve">A. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
+                <w:t xml:space="preserve">V. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">André de Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (29), pp.15646-15659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp300780w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785957v1</w:t>
+                <w:t xml:space="preserve">hal-00750801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heating of carbonaceous near-Earth objects as a cause of thermal metamorphism for CK chondrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chaumard</w:t>
+                <w:t xml:space="preserve">Rapid synthesis of Ce3+-doped YAG nanoparticles by solvothermal method using metal carbonates as precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.2493-2500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779108v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low-temperature magnetic signature of Fe-rich serpentine in CM2 chondrites: Comparison with terrestrial cronstedtite and evolution with the degree of alteration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serena Chiara Tarantino</w:t>
+                <w:t xml:space="preserve">Radiative heating of carbonaceous near-Earth objects as a cause of thermal metamorphism for CK chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Zema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">M. Delbò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fialin</w:t>
+                <w:t xml:space="preserve">A. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.Q05Z42. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720273v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Faour</w:t>
+                <w:t xml:space="preserve">The low-temperature magnetic signature of Fe-rich serpentine in CM2 chondrites: Comparison with terrestrial cronstedtite and evolution with the degree of alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+                <w:t xml:space="preserve">Serena Chiara Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prevot</w:t>
+                <w:t xml:space="preserve">Michele Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André de Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (29), pp.15646-15659. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.Q05Z42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp300780w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750801v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REE and actinide microdistribution in Sahara 97072 and ALHA77295 EH3 chondrites: A combined cosmochemical and petrologic investigation</w:t>
               </w:r>
@@ -6993,51 +6993,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use your cell-phone as a gemological tool</w:t>
+                <w:t xml:space="preserve">Use your LCD screen as a gemmological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bornet</w:t>
@@ -7072,69 +7072,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.325-326</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558304v1</w:t>
+                <w:t xml:space="preserve">hal-00849348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovery of sapphire in Central France</w:t>
               </w:r>
@@ -7222,402 +7222,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of sapphires in Central France</w:t>
+                <w:t xml:space="preserve">Use your cell-phone as a gemological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Médard</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Notari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.320-321</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.325-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558305v1</w:t>
+                <w:t xml:space="preserve">hal-00558304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological setting of lower Pleistocene fossil deposits of Chilhac (Haute-Loire)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rediscovery of sapphires in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.320-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516293v1</w:t>
+                <w:t xml:space="preserve">hal-00558305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use your LCD screen as a gemmological tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological setting of lower Pleistocene fossil deposits of Chilhac (Haute-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849348v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Identification of Faceted Gemstones: From the Naked Eye to Laboratory Techniques</w:t>
               </w:r>
@@ -7822,541 +7822,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t>
+                <w:t xml:space="preserve">Sazhinite-(La), Na3LaSi6O15(H2O)2, a new mineral from the Aris phonolite, Namibia: description and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+                <w:t xml:space="preserve">F. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">L. Ottolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A.J. Garvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C. Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (4), pp.405-418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177436v1</w:t>
+                <w:t xml:space="preserve">hal-00181034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022868v1</w:t>
+                <w:t xml:space="preserve">hal-00177436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Devineau</w:t>
+                <w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089971v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sazhinite-(La), Na3LaSi6O15(H2O)2, a new mineral from the Aris phonolite, Namibia: description and crystal structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Camara</w:t>
+                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ottolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A.J. Garvie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181034v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroxene microstructure in the Northwest Africa 856 martian meteorite.</w:t>
               </w:r>
@@ -8718,312 +8718,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rochette</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741017v1</w:t>
+                <w:t xml:space="preserve">insu-04724595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04724595v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Aqueous Alteration Veins in Nakhlites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lk Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Udry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,260 +9348,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mineral as solved and refined from dynamical treatment of precession electron diffraction only</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme colloque de la Société Française des Microscopies (SFmu16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330691v1</w:t>
+                <w:t xml:space="preserve">hal-03548680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">A new mineral as solved and refined from dynamical treatment of precession electron diffraction only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16eme colloque de la Société Française des Microscopies (SFmu16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548680v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakhlite Caleta el Cobre 022: Initial Description and Comparison with other Nakhlites</w:t>
               </w:r>
@@ -9613,51 +9613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. Scorzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC PROPERTIES OF TEKTITES AND RELATED GLASSES : DISCRIMINATING AMONG DIFFERENT FIELDS AND IMPACTOR COMPONENT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10329,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10706,51 +10706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TEM study of exsolution in Ca-rich pyroxenes from the Paris meteorite: determination of type I chondrule cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Chaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11131,90 +11131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11326,51 +11326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49DCCC56"/>
+    <w:nsid w:val="3CA72066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11557,51 +11557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-devouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-1842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159737796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4761-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04693894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muyal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kramer Ruggiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49958C.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Whattam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Seo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13534" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ala&#231;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Cavosie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pinsault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1700013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Chaumard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12599" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pourkhorsandi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Orazio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. King" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P. Keller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenzuela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Hewins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carpentier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0826-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SR73GTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4213" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/546385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785957v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP7S4T0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Chiara Tarantino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003964" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Goresy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;dard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boeuf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.12.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79RCLVQ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Notari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.3.163" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.J. Garvie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Ruggiu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Udry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Debaille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735950v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. dos Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Scorzelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710605v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Tarantino" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510123v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265803v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145587v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lemaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-devouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-1842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159737796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4761-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04693894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kramer Ruggiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49958C.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Whattam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Seo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ala&#231;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Cavosie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pinsault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1700013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. King" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Chaumard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pourkhorsandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Orazio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P. Keller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenzuela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115690v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12260" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Hewins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carpentier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0826-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SR73GTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4213" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/546385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP7S4T0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Chiara Tarantino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003964" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Goresy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;dard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boeuf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.12.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79RCLVQ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Notari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.3.163" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottolini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.J. Garvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Ruggiu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Udry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Debaille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330691v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735950v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. dos Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Scorzelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710605v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Tarantino" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510123v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265803v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145587v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lemaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>