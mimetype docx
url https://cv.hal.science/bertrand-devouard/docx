--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -491,1237 +491,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage aqueous alteration in CeC 022 and other nakhlites</w:t>
+                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Krämer Ruggiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">A. Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonal</w:t>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piani</w:t>
+                <w:t xml:space="preserve">P. Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (2), pp.151-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14295⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918990v1</w:t>
+                <w:t xml:space="preserve">hal-05142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Devouard</w:t>
+                <w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">M. Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roperch</w:t>
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P M Zanetta</w:t>
+                <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142549v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oued Chebeika 002: A new CI1 meteorite linked to outer solar system bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new tektite strewn field in Australia ejected from a volcanic arc impact crater 11 Myr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gounelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Anna Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Bonal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14359⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 670, pp.119600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055916v1</w:t>
+                <w:t xml:space="preserve">hal-05256344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tektite strewn field in Australia ejected from a volcanic arc impact crater 11 Myr ago</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jourdan</w:t>
+                <w:t xml:space="preserve">Romain Tartese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+                <w:t xml:space="preserve">Guillaume Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119600⟩</w:t>
+              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256344v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenesis of Néma 001, an alkali-rich meteorite from the acapulcoite-lodranite parent body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tartese</w:t>
+                <w:t xml:space="preserve">Multistage aqueous alteration in CeC 022 and other nakhlites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krämer Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Avice</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">L. Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (2), </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.151-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33063/agc.v1i2.776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353255v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
+                <w:t xml:space="preserve">Strewn field, mineralogy, and petrology of Al Haggounia 001: A unique enstatite chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemoine Kevin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Petit Elodie</w:t>
+                <w:t xml:space="preserve">M. Leili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.301-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586473v1</w:t>
+                <w:t xml:space="preserve">hal-04427592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strewn field, mineralogy, and petrology of Al Haggounia 001: A unique enstatite chondrite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plagioclases gemmes du Monastier-sur-Gazeille, Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatagnier P.-Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Muyal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Règne Minéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.55-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427592v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plagioclases gemmes du Monastier-sur-Gazeille, Haute-Loire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Règne Minéral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693894v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two stage impact melting process in an impact glass strewn field from the Atacama Desert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Insertion of fluorine into a LiFePO 4 electrode material by gas–solid fluorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemoine Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenmogne-Debah Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubtsof Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Di Vincenzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Frezet Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Barrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Devouard</w:t>
+                <w:t xml:space="preserve">Petit Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.28-33. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (17), pp.7546-7554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00603H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628661v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking a distal ejecta with its source crater: a probabilistic approach applied to tektites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,1065 +1805,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of incipient aqueous alteration in carbonaceous chondrites</w:t>
+                <w:t xml:space="preserve">Refractory inclusions as Type IA chondrule precursors: Constraints frommelting experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kramer Ruggiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Bonal</w:t>
+                <w:t xml:space="preserve">Scott A. Whattam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger H. Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieun Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 336, pp.308-331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 319, pp.30--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662692v1</w:t>
+                <w:t xml:space="preserve">hal-03662940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread glasses generated by cometary fireballs during the late Pleistocene in the Atacama Desert, Chile: COMMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">The Famenin fall and other ordinary chondrites intermediate between H and L groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+                <w:t xml:space="preserve">Thomas Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49958C.1⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654939v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory inclusions as Type IA chondrule precursors: Constraints frommelting experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of incipient aqueous alteration in carbonaceous chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger H. Hewins</w:t>
+                <w:t xml:space="preserve">L. Kramer Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jieun Seo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 319, pp.30--55. </w:t>
+              <w:t xml:space="preserve">, 2022, 336, pp.308-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662940v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Famenin fall and other ordinary chondrites intermediate between H and L groups</w:t>
+                <w:t xml:space="preserve">Widespread glasses generated by cometary fireballs during the late Pleistocene in the Atacama Desert, Chile: COMMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Smith</w:t>
+                <w:t xml:space="preserve">Millarca Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bonal</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.e550-e550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G49958C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620610v1</w:t>
+                <w:t xml:space="preserve">hal-03654939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 650 km2 Miocene strewnfield of splash-form impact glasses in the Atacama Desert, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Martin Bizzarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Balestrieri</w:t>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 569, pp.117049. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265855v1</w:t>
+                <w:t xml:space="preserve">hal-03228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A 650 km2 Miocene strewnfield of splash-form impact glasses in the Atacama Desert, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Cornec</w:t>
+                <w:t xml:space="preserve">M.L. Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.94. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.117049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00155-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228415v1</w:t>
+                <w:t xml:space="preserve">hal-03265855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t>
+                <w:t xml:space="preserve">Caleta el Cobre 022 martian meteorite: increasing nakhlite diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+                <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arya Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (7), pp.1539-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153031v1</w:t>
+                <w:t xml:space="preserve">hal-02983393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caleta el Cobre 022 martian meteorite: increasing nakhlite diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rocklines as Cradles for Refractory Solids in the Protosolar Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arya Udry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (7), pp.1539-1563. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 901 (2), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.13534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abaf47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983393v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasnierite, (Ca,Sr)(Mg,Fe)2Al(PO4)3, a new phosphate accompanying lazulite from Mt. Ibity, Madagascar: an example of structural characterization from dynamical refinement of precession electron diffraction data on submicrometre sample</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantasma: evidence for a Pleistocene circa 14 km diameter impact crater in Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (3), pp.482-492. </w:t>
@@ -3245,1978 +3245,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface vitrification caused by natural fires in Late Pleistocene wetlands of the Atacama Desert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Millarca Valenzuela</w:t>
+                <w:t xml:space="preserve">Connecting the Pantasma (Nicaragua) and Belize impact glasses: toward a fourth couple crater and tektite strewn-field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889687v1</w:t>
+                <w:t xml:space="preserve">hal-01710606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the Pantasma (Nicaragua) and Belize impact glasses: toward a fourth couple crater and tektite strewn-field?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Debaille</w:t>
+                <w:t xml:space="preserve">Why Are Some Crystals Gem Quality? Crystal Growth Considerations On the “Gem Factor”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.521 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.1700013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710606v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are Some Crystals Gem Quality? Crystal Growth Considerations On the “Gem Factor”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
+                <w:t xml:space="preserve">The ungrouped chondrite El Medano 301 and its comparison with other reduced ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3749/canmin.1700013⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218, pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623085v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ungrouped chondrite El Medano 301 and its comparison with other reduced ordinary chondrites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chennaoui Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710595v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMDAKHT METEORITE (MOROCCO): AN IMPORTANT FALL WITH A RARE FUSION CRUST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Albani</w:t>
+                <w:t xml:space="preserve">Surface vitrification caused by natural fires in Late Pleistocene wetlands of the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millarca Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (1, SI), pp.A54. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710596v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the Belize Glass Field, in the Physical, Chemical and Geographic Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. T. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710601v1</w:t>
+                <w:t xml:space="preserve">hal-01346246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST INVESTIGATIONS ON THE PANTASMA STRUCTURE (NICARAGUA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 828 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/828/2/109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710597v1</w:t>
+                <w:t xml:space="preserve">hal-01440097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrules in CK carbonaceous chondrites and thermal history of the CV-CK parent body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Chaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.12599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONCILING THE ORBITAL AND PHYSICAL PROPERTIES OF THE MARTIAN MOONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Beck</w:t>
+                <w:t xml:space="preserve">EL MEDANO 301: A NEW FORSTERITE CHONDRITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pourkhorsandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/828/2/109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440097v1</w:t>
+                <w:t xml:space="preserve">hal-01710599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwest Africa 5790: Revisiting Nakhlite Petrogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raimboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.06.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346246v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as suitable tool for the field study of recent volcanic environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Raimboux</w:t>
+                <w:t xml:space="preserve">FIRST INVESTIGATIONS ON THE PANTASMA STRUCTURE (NICARAGUA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4887⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01448828v1</w:t>
+                <w:t xml:space="preserve">hal-01710597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EL MEDANO 301: A NEW FORSTERITE CHONDRITE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the Belize Glass Field, in the Physical, Chemical and Geographic Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pourkhorsandi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">J. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Orazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">D. T. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A522</w:t>
+              <w:t xml:space="preserve">, 2016, 51 (1, SI), pp.A541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710599v1</w:t>
+                <w:t xml:space="preserve">hal-01710601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayalite oxidation processes in Obsidian Cliffs rhyolite flow, Oregon</w:t>
+                <w:t xml:space="preserve">Formation and transformations of Fe-rich serpentines by asteroidal aqueous alteration processes: A nanoscale study of the Murray chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay P. Keller</w:t>
+                <w:t xml:space="preserve">Franck Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Righter</w:t>
+                <w:t xml:space="preserve">Florent Caste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5042⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.162-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710613v1</w:t>
+                <w:t xml:space="preserve">hal-01276851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of tektites and other related impact glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Bezaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.381-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01239952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and transformations of Fe-rich serpentines by asteroidal aqueous alteration processes: A nanoscale study of the Murray chondrite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fayalite oxidation processes in Obsidian Cliffs rhyolite flow, Oregon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourdelle</w:t>
+                <w:t xml:space="preserve">Audrey M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Caste</w:t>
+                <w:t xml:space="preserve">Lindsay P. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">Kevin Righter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 158, pp.162-178. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (5-6), pp.1153-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276851v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology and magnetic characterization of molten glass samples found at Northern Atacama Desert, Chile: testing their impact origin.</w:t>
               </w:r>
@@ -5241,51 +5241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5321,917 +5321,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamorphosed calcium-aluminum-rich inclusions in CK carbonaceous chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Wadhwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49 (3), pp.419-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710602v1</w:t>
+                <w:t xml:space="preserve">hal-01115690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphosed calcium-aluminum-rich inclusions in CK carbonaceous chondrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Chaumard</w:t>
+                <w:t xml:space="preserve">LAYERED TEXTURE IN THE CH/CB ISHEYEVO CHONDRITE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meenakshi Wadhwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (3), pp.419-452. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115690v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAYERED TEXTURE IN THE CH/CB ISHEYEVO CHONDRITE.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. H. Hewins</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Raimboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710598v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN STUDY OF SECONDARY MINERALS IN A RECENT LAVA TUBE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Raimboux</w:t>
+                <w:t xml:space="preserve">A new Tektite Strewnfield in Atacama, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1, SI), pp.A96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/2.1.3413.1203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113963v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of U-depleted rhyolite from a basanite at El Hierro, Canary Islands</w:t>
+                <w:t xml:space="preserve">Solid Carbon Produced in an Inductively Coupled Plasma Torch with a Titan Like Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+                <w:t xml:space="preserve">Damien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Laporte</w:t>
+                <w:t xml:space="preserve">Sébastien Menecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carpentier</w:t>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 165, pp.601-622. </w:t>
+              <w:t xml:space="preserve">International Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, ID 546385, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-012-0826-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/546385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992827v1</w:t>
+                <w:t xml:space="preserve">hal-01067145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Zn in the destabilization products of muscovite at 1175 degrees C under disequilibrium conditions, and implications for heavy metal sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (may-june 2013), pp.932-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2013.4213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Carbon Produced in an Inductively Coupled Plasma Torch with a Titan Like Atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of U-depleted rhyolite from a basanite at El Hierro, Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vacher</w:t>
+                <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Menecier</w:t>
+                <w:t xml:space="preserve">Marion Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dudeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerospace Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.601-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-012-0826-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/546385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead isotopes behavior in the fumarolic environment of the Piton de la Fournaise volcano (Reunion Island)</w:t>
               </w:r>
@@ -6345,558 +6345,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t>
+                <w:t xml:space="preserve">Rapid synthesis of Ce3+-doped YAG nanoparticles by solvothermal method using metal carbonates as precursors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faour</w:t>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prevot</w:t>
+                <w:t xml:space="preserve">Rodolphe Deloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André de Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.2493-2500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750801v1</w:t>
+                <w:t xml:space="preserve">hal-00785957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of Ce3+-doped YAG nanoparticles by solvothermal method using metal carbonates as precursors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative heating of carbonaceous near-Earth objects as a cause of thermal metamorphism for CK chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delbò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785957v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heating of carbonaceous near-Earth objects as a cause of thermal metamorphism for CK chondrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chaumard</w:t>
+                <w:t xml:space="preserve">The low-temperature magnetic signature of Fe-rich serpentine in CM2 chondrites: Comparison with terrestrial cronstedtite and evolution with the degree of alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Chiara Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Zanda</w:t>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 220, pp.65-73. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.Q05Z42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779108v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low-temperature magnetic signature of Fe-rich serpentine in CM2 chondrites: Comparison with terrestrial cronstedtite and evolution with the degree of alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Elmaleh</w:t>
+                <w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Chiara Tarantino</w:t>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Zema</w:t>
+                <w:t xml:space="preserve">V. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fialin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André de Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.Q05Z42. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (29), pp.15646-15659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp300780w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720273v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REE and actinide microdistribution in Sahara 97072 and ALHA77295 EH3 chondrites: A combined cosmochemical and petrologic investigation</w:t>
               </w:r>
@@ -6993,631 +6993,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use your LCD screen as a gemmological tool</w:t>
+                <w:t xml:space="preserve">Rediscovery of sapphire in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bornet</w:t>
+                <w:t xml:space="preserve">E. Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Notari</w:t>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.325</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849348v1</w:t>
+                <w:t xml:space="preserve">hal-00849347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of sapphire in Central France</w:t>
+                <w:t xml:space="preserve">Use your cell-phone as a gemological tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Médard</w:t>
+                <w:t xml:space="preserve">F. Notari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.320</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.325-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849347v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use your cell-phone as a gemological tool</w:t>
+                <w:t xml:space="preserve">Rediscovery of sapphires in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bornet</w:t>
+                <w:t xml:space="preserve">E. Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Notari</w:t>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.325-326</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.320-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558304v1</w:t>
+                <w:t xml:space="preserve">hal-00558305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of sapphires in Central France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological setting of lower Pleistocene fossil deposits of Chilhac (Haute-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558305v1</w:t>
+                <w:t xml:space="preserve">hal-00516293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological setting of lower Pleistocene fossil deposits of Chilhac (Haute-Loire)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use your LCD screen as a gemmological tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Notari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00516293v1</w:t>
+                <w:t xml:space="preserve">hal-00849348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Identification of Faceted Gemstones: From the Naked Eye to Laboratory Techniques</w:t>
               </w:r>
@@ -7822,571 +7822,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sazhinite-(La), Na3LaSi6O15(H2O)2, a new mineral from the Aris phonolite, Namibia: description and crystal structure</w:t>
+                <w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Camara</w:t>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ottolini</w:t>
+                <w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck C. Hawthorne</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00181034v1</w:t>
+                <w:t xml:space="preserve">hal-00177436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic calculations of structural and elastic properties of serpentine minerals: The case of lizardite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Line Auzende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-006-0078-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177436v1</w:t>
+                <w:t xml:space="preserve">hal-00022868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinites in an Alpine convergent setting: Effects of metamorphic grade and deformation on microstructures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2006/0018-0021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022868v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of product phase assemblages during thermal decomposition of muscovite under strong disequilibrium conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Devineau</w:t>
+                <w:t xml:space="preserve">Sazhinite-(La), Na3LaSi6O15(H2O)2, a new mineral from the Aris phonolite, Namibia: description and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.A.J. Garvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C. Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (4), pp.405-418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089971v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroxene microstructure in the Northwest Africa 856 martian meteorite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,325 +8718,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. pp.6009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04724595v1</w:t>
+                <w:t xml:space="preserve">hal-04741017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Marsal: a large impact structure candidate in Quebec (Canada)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Quesnel</w:t>
+                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Devouard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741017v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Aqueous Alteration Veins in Nakhlites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Krämer Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,385 +9223,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caleta el cobre 022: An unusual nakhlite with abundant aqueous alteration</w:t>
+                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lk Ruggiu</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Devouard</w:t>
+                <w:t xml:space="preserve">Clement Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Udry</w:t>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Debaille</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82. Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Meteoritical Society, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169787v1</w:t>
+                <w:t xml:space="preserve">hal-03548680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">A new mineral as solved and refined from dynamical treatment of precession electron diffraction only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16eme colloque de la Société Française des Microscopies (SFmu16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548680v1</w:t>
+                <w:t xml:space="preserve">hal-02330691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mineral as solved and refined from dynamical treatment of precession electron diffraction only</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caleta el cobre 022: An unusual nakhlite with abundant aqueous alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Udry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme colloque de la Société Française des Microscopies (SFmu16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">82. Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meteoritical Society, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330691v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakhlite Caleta el Cobre 022: Initial Description and Comparison with other Nakhlites</w:t>
               </w:r>
@@ -9613,51 +9613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9712,64 +9712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Strewnfield Produced by Dry Vegetation Fires Rather than Airburst: A Case Study from Atacama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. Scorzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC PROPERTIES OF TEKTITES AND RELATED GLASSES : DISCRIMINATING AMONG DIFFERENT FIELDS AND IMPACTOR COMPONENT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10303,77 +10303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study of the relationship between crystal-chemistry and the magnetic properties of cronstedtite, an iron-rich layered silicate found in meteorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10443,103 +10443,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface vitrification caused by natural fires in Late Pleistocene wetlands of the Atacama Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millarca Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8946, 2017</w:t>
@@ -10568,77 +10568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetism and Mineralogy of Unusual Silicate Glasses and Baked Soils on the Surface of the Atacama Desert of Northern Chile: A Major Airburst Impact ~12ka ago?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millarca Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TEM study of exsolution in Ca-rich pyroxenes from the Paris meteorite: determination of type I chondrule cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Chaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11131,90 +11131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11326,51 +11326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA72066"/>
+    <w:nsid w:val="1893351A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11557,51 +11557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-devouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-1842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159737796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4761-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04693894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kramer Ruggiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49958C.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Whattam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Seo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ala&#231;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Cavosie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pinsault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1700013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. King" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Chaumard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12599" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pourkhorsandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Orazio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P. Keller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenzuela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115690v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12260" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Hewins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carpentier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0826-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SR73GTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4213" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/546385" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP7S4T0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Chiara Tarantino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zema" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003964" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Goresy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;dard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boeuf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.12.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79RCLVQ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Notari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.3.163" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottolini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.J. Garvie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Ruggiu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Udry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Debaille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330691v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735950v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. dos Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Scorzelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710605v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Tarantino" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510123v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265803v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145587v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lemaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-devouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8774-1842" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159737796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4761-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonpietro Di Pierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01336-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14359" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i2.776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04693894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatagnier P.-Y." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muyal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04628661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Vincenzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Barrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04586473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Kevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmogne-Debah Rom&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubtsof L&#233;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frezet Lawrence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Elodie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00603H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Whattam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H. Hewins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Seo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kramer Ruggiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49958C.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Balestrieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kr&#228;mer Ruggiu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Udry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13534" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaf47" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2019/0031-2817" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ala&#231;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Cavosie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Chaumard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pinsault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1700013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12934" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.06.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ronnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/828/2/109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Chaumard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12599" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pourkhorsandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Orazio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizar&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimboux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4887" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQDQ87V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. King" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Elmaleh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourdelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.03.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P. Keller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Righter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenzuela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Wadhwa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Hewins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canizar&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raimboux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3413.1203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12359" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menecier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/546385" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01763471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4213" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0826-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1SR73GTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785957v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLP7S4T0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Chiara Tarantino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zema" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003964" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Goresy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.09.0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849347v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;dard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rondeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Notari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boeuf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.12.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79RCLVQ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Notari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.3.163" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andr&#233;ani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nitsche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2388" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1933" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.J. Garvie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086389v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2002/0014-0905" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741017v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quesnel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Devouard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Musolino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856248v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gattacceca" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Ruggiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gattacceca" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Udry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Debaille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735950v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lorand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. dos Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Scorzelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710605v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660357v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Tarantino" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fialin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660373v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510123v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265803v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145587v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135139v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lemaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>