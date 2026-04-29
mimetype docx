--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -1292,325 +1292,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEC1 (NF-YB9) directly interacts with LEC2 to control gene expression in seed</w:t>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tranquet</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laporte</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lepiniec</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.03.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746034v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEC1 (NF-YB9) directly interacts with LEC2 to control gene expression in seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">V. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1861 (5), pp.443-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and epigenetic regulations and functions of the LAFL transcriptional regulators that control seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and evolution of the interaction of the seed B3 transcription factors with NF-Y subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,1742 +2174,1742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and quantitative analysis of size and distribution of sperical bodies, [i]e.g[/i]. embryonic oil bodies</w:t>
+                <w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Miquel</w:t>
+                <w:t xml:space="preserve">Aurélie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Trigui</w:t>
+                <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trubuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204094v1</w:t>
+                <w:t xml:space="preserve">hal-01204180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the DNA-Binding Activities of the Arabidopsis R2R3-MYB Transcription Factor Family by One-Hybrid Experiments in Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0141044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging and quantitative analysis of size and distribution of sperical bodies, [i]e.g[/i]. embryonic oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rabillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghassen Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01536562v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural organization of seed oil bodies could explain the contrasted oil extractability observed in two rapeseed genotypes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Boulard</w:t>
+                <w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bardet</w:t>
+                <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gromova</w:t>
+                <w:t xml:space="preserve">Hervé Rabillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 242 (1), pp.53-68. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (3), pp.574-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2286-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204182v1</w:t>
+                <w:t xml:space="preserve">hal-01536562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
+                <w:t xml:space="preserve">The structural organization of seed oil bodies could explain the contrasted oil extractability observed in two rapeseed genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+                <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (1), pp.53-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2286-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204180v1</w:t>
+                <w:t xml:space="preserve">hal-01204182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t>
+                <w:t xml:space="preserve">Function and localization of the Arabidopsis thaliana diacylglycerol acyltransferase DGAT2 expressed in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.130021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204153v1</w:t>
+                <w:t xml:space="preserve">hal-01204016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosperm breakdown in Arabidopsis requires heterodimers of the basic helix-loop-helix proteins ZHOUPI and INDUCER OF CBP EXPRESSION 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Denay</w:t>
+                <w:t xml:space="preserve">Chloé Marchive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Creff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.103531⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.3519 - 3537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.130021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204028v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization of Oleosins in Oil Body Dynamics during Seed Development in Arabidopsis Seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Trigui</w:t>
+                <w:t xml:space="preserve">Endosperm breakdown in Arabidopsis requires heterodimers of the basic helix-loop-helix proteins ZHOUPI and INDUCER OF CBP EXPRESSION 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Denay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine D’andrea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Baud</w:t>
+                <w:t xml:space="preserve">Steven Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.233262⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (6), pp.1222-U85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.103531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659033v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and localization of the Arabidopsis thaliana diacylglycerol acyltransferase DGAT2 expressed in yeast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+                <w:t xml:space="preserve">Specialization of Oleosins in Oil Body Dynamics during Seed Development in Arabidopsis Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joffre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), 9 p. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.1866-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.233262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204016v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of oil bodies in Arabidopsis thaliana seeds : a mathematical model of biogenesis and coalescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Miquel</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.739-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643123v1</w:t>
+                <w:t xml:space="preserve">hal-01190419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution goes GAGA: GAGA binding proteins across kingdoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">The dynamics of oil bodies in Arabidopsis thaliana seeds : a mathematical model of biogenesis and coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.763-768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004142v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 193 (2), pp.504 - 512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03936.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution goes GAGA: GAGA binding proteins across kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Berger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1819 (8), pp.863 - 868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,64 +3986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of Arabidopsis LEAFY COTYLEDON2 involves RLE,a cis-element that regulates Trimethylation of Histone H3 at Lysine-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wuilleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,64 +5050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAFY COTYLEDON 2 activation is sufficient to trigger the accumulation of oil and seed specific mRNAs in Arabidopsis leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Santos-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weisshaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,735 +5291,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AtRbx1 Protein Is Part of Plant SCF Complexes, and Its Down-regulation Causes Severe Growth and Developmental Defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Lechner</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoxin Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Planchais</w:t>
+                <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M204254200⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491771v1</w:t>
+                <w:t xml:space="preserve">hal-02682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AtRbx1 protein is part of plant SCF complexes, and its down-regulation causes severe growth and developmental defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoxin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+                <w:t xml:space="preserve">Emmanuelle Pigaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (51), pp.50069-50080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M204254200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678939v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AtRbx1 protein is part of plant SCF complexes, and its down-regulation causes severe growth and developmental defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoxin Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682424v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">The AtRbx1 Protein Is Part of Plant SCF Complexes, and Its Down-regulation Causes Severe Growth and Developmental Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoxin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
+                <w:t xml:space="preserve">Emmanuelle Pigaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (51), pp.50069-50080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M204254200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682810v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis glucosidase I mutants reveal a critical role of N-glycan trimming in seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Gomord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (5), pp.1010-1019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670631v1</w:t>
+                <w:t xml:space="preserve">hal-02683628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches moléculaires de la qualité et du développement des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,221 +6068,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glucosidase I mutants reveal a critical role of N-glycan trimming in seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisson</w:t>
+                <w:t xml:space="preserve">Sylvie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Gomord</w:t>
+                <w:t xml:space="preserve">I. Le-Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Audran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+                <w:t xml:space="preserve">F. Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20 (5), pp.1010-1019</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683628v1</w:t>
+                <w:t xml:space="preserve">hal-02670631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis AtPRP1 extensin-like gene is specifically expressed in endosperm during seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La germination vient en dormant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the identification and isolation of genes essential for Arabidopsis thaliana seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,301 +6941,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orsay, France. pp.14 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524850v1</w:t>
+                <w:t xml:space="preserve">hal-01603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information extraction from articles for the elaboration of the regulatory networks involved in Arabidopsis seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialekti Valsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCreative 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512197v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information extraction challenge Gene Regulation Network in Arabidopsis thaliana (GRNA)</w:t>
+                <w:t xml:space="preserve">Knowledge model of regulatory networks involved in Arabidopsis seed development for information extraction and integration from text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
@@ -7270,164 +7279,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Saclay Center for Data Science: Open Software Initiative (OSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioCreative 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4286.6326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603453v1</w:t>
+                <w:t xml:space="preserve">hal-01512197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of factors affecting the growth of oil bodies in A. Thaliana seeds: use of ordinary least squares and quantile regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Workshop on Computational Systems Biology, WCSB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tampere, Finland. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7452,103 +7452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of oil bodies in A. thaliana seeds :A mathematical model of biogenesis and coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMB 2012 - VIII International Conference on Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Apr 2012, Paris, France. pp.763-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,90 +7573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: development-associated changes in morphology and storage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des vaches est susceptible de modifier les caractéristiques sensorielles du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,64 +7862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t>
@@ -7980,51 +7980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancer and gene-trapping in Arabidopsis thaliana, as tool to identify molecular markers of seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vroemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,315 +8130,315 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+                <w:t xml:space="preserve">B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-359, 2010, 978-3-642-02300-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203968v1</w:t>
+                <w:t xml:space="preserve">hal-05263499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dubos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marion-Poll</w:t>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Developmental Biology - Biotechnological Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Springer-verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 497 p., 2010, 978-3-642-02300-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02301-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263499v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8495,51 +8495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1461385. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8602,51 +8602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guidelines BIONLP-ST 2016 SeeDev task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,51 +8797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CB7716D"/>
+    <w:nsid w:val="67537481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9028,51 +9028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dubreucq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2661-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158519965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versailles-grignon.inra.fr/pciv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivarola Sena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Denay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103531" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204016v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092237" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.02.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PZ734W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoxin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pigaglio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planchais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204254200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dubreucq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2661-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158519965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versailles-grignon.inra.fr/pciv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivarola Sena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Denay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PZ734W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoxin Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pigaglio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204254200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>