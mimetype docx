--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -1811,256 +1811,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physcomitrella patens System for Transient Gene Expression Assays.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La caméline, une plante modèle pour la recherche translationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Mark Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Vaisman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389059v1</w:t>
+                <w:t xml:space="preserve">hal-01529235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caméline, une plante modèle pour la recherche translationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Physcomitrella patens System for Transient Gene Expression Assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Tepfer</w:t>
+                <w:t xml:space="preserve">Louise Vaisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1482, pp.151-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6396-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529235v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms underpinning the transcriptional control of gene expression by L-AFL proteins in Arabidopsis seed.</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,519 +3354,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
+                <w:t xml:space="preserve">Evolution goes GAGA: GAGA binding proteins across kingdoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1819 (8), pp.863 - 868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190419v1</w:t>
+                <w:t xml:space="preserve">hal-01004142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of oil bodies in Arabidopsis thaliana seeds : a mathematical model of biogenesis and coalescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Trigui</w:t>
+                <w:t xml:space="preserve">A comprehensive overview of grain development in Brachypodium distachyon variety Bd21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Miquel</w:t>
+                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (2), pp.739-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643123v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
+                <w:t xml:space="preserve">The dynamics of oil bodies in Arabidopsis thaliana seeds : a mathematical model of biogenesis and coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zolt Kelemen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.763-768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004263v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution goes GAGA: GAGA binding proteins across kingdoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new system for fast and quantitative analysis of heterologous gene expression in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Berger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Gentilhomme-Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2012.02.022⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 193 (2), pp.504 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03936.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004142v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
@@ -3986,64 +3986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of Arabidopsis LEAFY COTYLEDON2 involves RLE,a cis-element that regulates Trimethylation of Histone H3 at Lysine-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wuilleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAFY COTYLEDON 2 activation is sufficient to trigger the accumulation of oil and seed specific mRNAs in Arabidopsis leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Santos-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weisshaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,64 +5863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Gomord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (5), pp.1010-1019</w:t>
@@ -5949,51 +5949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches moléculaires de la qualité et du développement des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,64 +6199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis AtPRP1 extensin-like gene is specifically expressed in endosperm during seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La germination vient en dormant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the identification and isolation of genes essential for Arabidopsis thaliana seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of oil bodies in A. thaliana seeds :A mathematical model of biogenesis and coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,90 +7573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: development-associated changes in morphology and storage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des vaches est susceptible de modifier les caractéristiques sensorielles du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t>
@@ -7980,51 +7980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancer and gene-trapping in Arabidopsis thaliana, as tool to identify molecular markers of seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vroemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8602,51 +8602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation Guidelines BIONLP-ST 2016 SeeDev task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,51 +8797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67537481"/>
+    <w:nsid w:val="72362C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9028,51 +9028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dubreucq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2661-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158519965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versailles-grignon.inra.fr/pciv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivarola Sena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Denay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PZ734W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoxin Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pigaglio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204254200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dubreucq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2661-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158519965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.versailles-grignon.inra.fr/pciv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivarola Sena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Brisou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje van Der Wal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lepiniec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Roscoe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Clavijo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tranquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepiniec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-X Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-018-0337-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2017.08.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vaisman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2286-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092237" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Denay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.233262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2012.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50PZ734W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err298" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004263v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gentilhomme-Le Gourrierec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt Kelemen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03936.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087866" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos-Mendoza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03461.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Santos Mendoza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. To" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03092.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuilleme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vuagnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03232.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.07.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weisshaar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02138.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoxin Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pigaglio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204254200" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Planchais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688788v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689896v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepiniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603453v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4286.6326" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vroemen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubreucq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Debeaujon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02301-9_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01529245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>